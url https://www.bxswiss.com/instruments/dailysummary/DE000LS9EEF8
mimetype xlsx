--- v5 (2026-02-22)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R741a6a12905a4fb0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re49cf0dbdd8a4631" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe9850ff4a794acd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7dd4e4d63304c2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99cf8ba441334c6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe9850ff4a794acd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9777355a15c24d7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7dd4e4d63304c2f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sensorik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EEF8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>223,560</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,199</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>