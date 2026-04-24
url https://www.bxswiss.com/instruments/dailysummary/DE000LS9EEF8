--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re49cf0dbdd8a4631" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49335ff26bbd4ca4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7dd4e4d63304c2f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b11f4a4d23046c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9777355a15c24d7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7dd4e4d63304c2f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5642ad31cdaa4711" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b11f4a4d23046c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sensorik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EEF8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,035</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,023</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>