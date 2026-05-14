--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49335ff26bbd4ca4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9ae62c2f3814983" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b11f4a4d23046c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R272e2621a7344e60"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5642ad31cdaa4711" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b11f4a4d23046c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc724120f3ddc4a89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R272e2621a7344e60" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sensorik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EEF8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,367</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,891</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>