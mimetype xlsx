--- v8 (2026-05-14)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9ae62c2f3814983" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9071173b5cc049d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R272e2621a7344e60"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb60c0ea3ddb64137"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc724120f3ddc4a89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R272e2621a7344e60" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd66d2f0a092d4c5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb60c0ea3ddb64137" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sensorik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EEF8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,643</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,059</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>