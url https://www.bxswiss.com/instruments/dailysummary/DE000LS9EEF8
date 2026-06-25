--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9071173b5cc049d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c904f713931466a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb60c0ea3ddb64137"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d229f6768c7416d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd66d2f0a092d4c5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb60c0ea3ddb64137" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R049462db87594dd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d229f6768c7416d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sensorik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EEF8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,141</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,044</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>