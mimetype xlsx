--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c904f713931466a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc9d8cab7eb443e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d229f6768c7416d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56597805db98461a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R049462db87594dd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d229f6768c7416d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf13e32143be14c5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56597805db98461a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sensorik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EEF8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,465</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,537</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>