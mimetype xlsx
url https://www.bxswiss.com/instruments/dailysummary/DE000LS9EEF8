--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc9d8cab7eb443e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18d6326efc8a4269" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56597805db98461a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d9aa6e8330e4a4b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf13e32143be14c5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56597805db98461a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R519dbcd5206e4f29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d9aa6e8330e4a4b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sensorik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EEF8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,651</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,652</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>