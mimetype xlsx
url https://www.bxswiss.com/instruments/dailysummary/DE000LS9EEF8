--- v12 (2026-08-04)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18d6326efc8a4269" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8613228d83564d31" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d9aa6e8330e4a4b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1efb07e6d9da46f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R519dbcd5206e4f29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d9aa6e8330e4a4b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1de943d2f91644bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1efb07e6d9da46f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sensorik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EEF8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,605</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,584</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>