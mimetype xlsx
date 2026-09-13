--- v13 (2026-08-24)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8613228d83564d31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra08a2ea283da480f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1efb07e6d9da46f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5af759785e6f42b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1de943d2f91644bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1efb07e6d9da46f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R890d1e2cc3fa4924" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5af759785e6f42b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sensorik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EEF8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,146</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,149</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>