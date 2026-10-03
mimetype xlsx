--- v14 (2026-09-13)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra08a2ea283da480f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbda66d2ba1994a6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5af759785e6f42b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0e3e3b40c8a49bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R890d1e2cc3fa4924" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5af759785e6f42b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfc268be5fd14201" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0e3e3b40c8a49bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sensorik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EEF8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,587</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,180</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>