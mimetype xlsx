--- v15 (2026-10-03)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbda66d2ba1994a6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R820ad2fb9ea3414f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0e3e3b40c8a49bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd72f1808ff484d4d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfc268be5fd14201" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0e3e3b40c8a49bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc97c93e180bd43c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd72f1808ff484d4d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sensorik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EEF8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,634</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,122</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>