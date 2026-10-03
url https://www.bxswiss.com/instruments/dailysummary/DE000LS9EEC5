--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd152aff077954632" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa4d02952d494015" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf19668b5f3f4a58"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bc0234a4e604536"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56074d3c7a0a4e74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf19668b5f3f4a58" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f6364b205364573" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bc0234a4e604536" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>APOLLO 20</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EEC5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...166 lines deleted...]
-          <x:t>164,044</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,524</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...126 lines deleted...]
-          <x:t>164,461</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>164,069</x:t>
-[...301 lines deleted...]
-          <x:t>164,813</x:t>
+          <x:t>164,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,232</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>