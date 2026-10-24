--- v14 (2026-10-03)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa4d02952d494015" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R225d710be63747a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bc0234a4e604536"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R170f50a9b50b4a91"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f6364b205364573" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bc0234a4e604536" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R113d33b08ba046de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R170f50a9b50b4a91" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>APOLLO 20</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EEC5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,950</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,056</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>