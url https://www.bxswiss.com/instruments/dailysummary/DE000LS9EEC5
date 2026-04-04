--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb97c25b02471440f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb42459e9a255456b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22a39ffadcf24887"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47ea757bfb144c76"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08c1edbf4a5f412f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22a39ffadcf24887" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R222a9550f96d4919" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47ea757bfb144c76" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>APOLLO 20</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EEC5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,144</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,005</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>