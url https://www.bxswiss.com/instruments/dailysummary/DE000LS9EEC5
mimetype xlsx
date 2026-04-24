--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb42459e9a255456b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd23ca766cb854b01" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47ea757bfb144c76"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc73e09c30cf74481"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R222a9550f96d4919" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47ea757bfb144c76" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re288e9e80bfc45a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc73e09c30cf74481" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>APOLLO 20</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EEC5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,208 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...323 lines deleted...]
-          <x:t>19.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>158,298</x:t>
-[...21 lines deleted...]
-          <x:t>159,120</x:t>
+          <x:t>157,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,176</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...170 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,160</x:t>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,898</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>