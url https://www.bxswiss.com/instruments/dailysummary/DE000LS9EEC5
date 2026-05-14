--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd23ca766cb854b01" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb38e692545041c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc73e09c30cf74481"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3d612d983a34471"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re288e9e80bfc45a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc73e09c30cf74481" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85481084bc344b48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3d612d983a34471" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>APOLLO 20</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EEC5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,589</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,742</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>