--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb38e692545041c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f71a0cae9c34385" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3d612d983a34471"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbee7be3c55ba48c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85481084bc344b48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3d612d983a34471" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7dea165b0a2546b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbee7be3c55ba48c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>APOLLO 20</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EEC5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,339</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,936</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>