--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f71a0cae9c34385" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ddd22915c954199" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbee7be3c55ba48c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86fad6ab259f4e1d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7dea165b0a2546b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbee7be3c55ba48c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e49bdfe879043fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86fad6ab259f4e1d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>APOLLO 20</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EEC5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,030</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,005</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>