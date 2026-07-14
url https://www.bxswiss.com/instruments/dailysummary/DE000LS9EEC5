--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ddd22915c954199" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c46342e0eff4176" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86fad6ab259f4e1d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R977c6017ade84ac3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e49bdfe879043fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86fad6ab259f4e1d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe5f7244251b498b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R977c6017ade84ac3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>APOLLO 20</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EEC5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,005</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -663,50 +285,455 @@
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,005</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,005</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>