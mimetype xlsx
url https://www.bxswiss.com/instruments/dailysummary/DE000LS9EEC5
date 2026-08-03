--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c46342e0eff4176" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a550e5e6cf34039" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R977c6017ade84ac3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1cba00207ed146ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe5f7244251b498b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R977c6017ade84ac3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c4c0ac8f0654f42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1cba00207ed146ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>APOLLO 20</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EEC5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,179 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>160,005</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>