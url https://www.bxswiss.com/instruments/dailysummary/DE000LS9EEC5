--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a550e5e6cf34039" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf3c5dacd4df441e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1cba00207ed146ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7ddb37a33924e22"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c4c0ac8f0654f42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1cba00207ed146ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9eda11dc62eb43b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7ddb37a33924e22" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>APOLLO 20</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EEC5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,179 +149,466 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,090</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>