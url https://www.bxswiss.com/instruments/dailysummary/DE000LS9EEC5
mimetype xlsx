--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf3c5dacd4df441e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd152aff077954632" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7ddb37a33924e22"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf19668b5f3f4a58"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9eda11dc62eb43b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7ddb37a33924e22" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56074d3c7a0a4e74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf19668b5f3f4a58" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>APOLLO 20</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EEC5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,275 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...223 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,912</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -584,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,813</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>