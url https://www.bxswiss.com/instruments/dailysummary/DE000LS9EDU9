--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff9e21ba7086446c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8414e5fd77342e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4f48906772c497b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R838744f753934ef4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e49b44fec704602" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4f48906772c497b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27242cc8f1a04caa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R838744f753934ef4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VANMOE - Wachstum durch Substanz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EDU9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,468</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,075</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>