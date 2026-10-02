--- v14 (2026-09-11)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8414e5fd77342e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d20b03bcb0a409c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R838744f753934ef4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reaadec4b307d4c9d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27242cc8f1a04caa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R838744f753934ef4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04ee52b133c5478d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reaadec4b307d4c9d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VANMOE - Wachstum durch Substanz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EDU9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,001</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,796</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>