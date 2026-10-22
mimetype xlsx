--- v15 (2026-10-02)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d20b03bcb0a409c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99b8ec2a12dc4098" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reaadec4b307d4c9d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b33994c42cd42e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04ee52b133c5478d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reaadec4b307d4c9d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R341c3f59a3f44503" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b33994c42cd42e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VANMOE - Wachstum durch Substanz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EDU9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,099</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,159</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>