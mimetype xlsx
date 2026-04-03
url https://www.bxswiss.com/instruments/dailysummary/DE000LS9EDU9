--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c9162272bfa4ec3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redb18d815b544f66" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63e773ba64fd4d7b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ca3fc88ed9f4669"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7353b9a5fc8f4b8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63e773ba64fd4d7b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re37fac290bb14232" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ca3fc88ed9f4669" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VANMOE - Wachstum durch Substanz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EDU9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,439</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,803</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>