--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redb18d815b544f66" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfffa19b6aef74660" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ca3fc88ed9f4669"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refe1568bd3e24b41"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re37fac290bb14232" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ca3fc88ed9f4669" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93047ff27bd34108" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refe1568bd3e24b41" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VANMOE - Wachstum durch Substanz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EDU9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,675</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,530</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>