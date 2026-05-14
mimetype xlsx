--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfffa19b6aef74660" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a8a842a95264b8f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refe1568bd3e24b41"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe29331d0f8a49f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93047ff27bd34108" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refe1568bd3e24b41" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d08cfa5767347f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe29331d0f8a49f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VANMOE - Wachstum durch Substanz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EDU9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...333 lines deleted...]
-          <x:t>248,867</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>248,551</x:t>
-[...102 lines deleted...]
-          <x:t>247,678</x:t>
+          <x:t>246,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,073</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>246,168</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,264</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...46 lines deleted...]
-          <x:t>246,530</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,089</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>