--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a8a842a95264b8f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R618108cd433c4dec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe29331d0f8a49f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ad0ddc98de04c3b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d08cfa5767347f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe29331d0f8a49f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd74adbc3d1c74d73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ad0ddc98de04c3b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VANMOE - Wachstum durch Substanz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EDU9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...176 lines deleted...]
-          <x:t>246,168</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,264</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...269 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>245,935</x:t>
-[...117 lines deleted...]
-          <x:t>246,089</x:t>
+          <x:t>244,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,555</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>