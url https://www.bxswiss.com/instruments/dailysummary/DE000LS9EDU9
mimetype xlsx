--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R618108cd433c4dec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R269741e17c4d4b63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ad0ddc98de04c3b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R660cd07ede184afc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd74adbc3d1c74d73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ad0ddc98de04c3b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b8e57606c8846db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R660cd07ede184afc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VANMOE - Wachstum durch Substanz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EDU9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...80 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>245,935</x:t>
-[...435 lines deleted...]
-        <x:is>
           <x:t>244,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,382</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,042</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>