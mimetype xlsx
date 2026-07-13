--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R269741e17c4d4b63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R342b44da2a1c443c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R660cd07ede184afc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39ccdffa61354307"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b8e57606c8846db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R660cd07ede184afc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R731681d5a36a48cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39ccdffa61354307" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VANMOE - Wachstum durch Substanz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EDU9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...230 lines deleted...]
-          <x:t>245,860</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,995</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...229 lines deleted...]
-          <x:t>246,711</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>246,658</x:t>
-[...80 lines deleted...]
-          <x:t>248,042</x:t>
+          <x:t>246,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,614</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>