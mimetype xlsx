--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R342b44da2a1c443c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8c38da79a154292" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39ccdffa61354307"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6211a0ac7ba4bd4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R731681d5a36a48cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39ccdffa61354307" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R297c991feda941f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6211a0ac7ba4bd4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VANMOE - Wachstum durch Substanz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EDU9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...117 lines deleted...]
-          <x:t>246,711</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>246,658</x:t>
-[...87 lines deleted...]
-          <x:t>23.06.2026</x:t>
+          <x:t>246,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>247,952</x:t>
-[...360 lines deleted...]
-          <x:t>246,614</x:t>
+          <x:t>248,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,836</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>