--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8c38da79a154292" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff9e21ba7086446c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6211a0ac7ba4bd4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4f48906772c497b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R297c991feda941f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6211a0ac7ba4bd4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e49b44fec704602" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4f48906772c497b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VANMOE - Wachstum durch Substanz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EDU9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,412</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,379</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>