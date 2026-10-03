--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa32dfb028f2415a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R114b02f445de4989" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73dae8e58e7d4d03"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25a61f40b8894a38"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra442b1071d9b481a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73dae8e58e7d4d03" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8f606c01ed44e4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25a61f40b8894a38" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Elektroauto Produzenten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EDR5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>448,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>449,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>447,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>449,506</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>449,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>452,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>449,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>451,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,559</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>