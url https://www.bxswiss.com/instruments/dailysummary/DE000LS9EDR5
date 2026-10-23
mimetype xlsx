--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R114b02f445de4989" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R592ce9afffdf4714" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25a61f40b8894a38"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20099bb279184e54"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8f606c01ed44e4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25a61f40b8894a38" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R106a5fa71ceb47cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20099bb279184e54" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Elektroauto Produzenten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EDR5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>449,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>450,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>448,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>448,627</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>438,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>440,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>435,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>439,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,775</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>