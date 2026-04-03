--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14f511267db14ff2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9129a1434a4540dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02bd64bde1214413"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra538c1110e974318"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3807e04f7a144462" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02bd64bde1214413" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R267ebda1357a410f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra538c1110e974318" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Elektroauto Produzenten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EDR5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>445,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>449,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>444,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>448,841</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>444,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>444,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>443,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>443,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,839</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>