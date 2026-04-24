--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9129a1434a4540dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a632ccc7ca7484a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra538c1110e974318"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R341f72886a5b4a64"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R267ebda1357a410f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra538c1110e974318" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2fc7495c2144bc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R341f72886a5b4a64" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Elektroauto Produzenten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EDR5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>443,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>447,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>443,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>446,697</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>454,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>455,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>453,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>454,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,992</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>