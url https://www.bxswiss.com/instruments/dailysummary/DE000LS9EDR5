--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a632ccc7ca7484a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c556db0cabe45d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R341f72886a5b4a64"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3a4de5492374396"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2fc7495c2144bc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R341f72886a5b4a64" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45088d5b913b4fc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3a4de5492374396" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Elektroauto Produzenten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EDR5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...311 lines deleted...]
-          <x:t>453,359</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>453,583</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>453,992</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,330</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>