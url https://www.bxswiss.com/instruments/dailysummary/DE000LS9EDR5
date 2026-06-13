--- v8 (2026-05-14)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c556db0cabe45d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64bf8edad3724a53" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3a4de5492374396"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3373dc44e40441a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45088d5b913b4fc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3a4de5492374396" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e34cf10b1b94241" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3373dc44e40441a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Elektroauto Produzenten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EDR5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>455,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>455,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>454,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>454,611</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>453,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>458,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>453,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>458,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,291</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>