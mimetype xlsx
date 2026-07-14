--- v9 (2026-06-13)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64bf8edad3724a53" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R416dcfa735d64574" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3373dc44e40441a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raab1095691764649"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e34cf10b1b94241" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3373dc44e40441a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R176aba03944d4329" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raab1095691764649" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Elektroauto Produzenten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EDR5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...592 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>446,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>447,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>446,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>446,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,444</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>