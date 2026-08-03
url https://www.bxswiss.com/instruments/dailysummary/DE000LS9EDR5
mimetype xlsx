--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R416dcfa735d64574" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68457c0344704b08" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raab1095691764649"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R843319b66ce4416f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R176aba03944d4329" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raab1095691764649" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R737cb35f5668491a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R843319b66ce4416f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Elektroauto Produzenten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EDR5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...36 lines deleted...]
-          <x:t>447,217</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>446,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>446,802</x:t>
-[...539 lines deleted...]
-          <x:t>443,444</x:t>
+          <x:t>446,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,038</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>