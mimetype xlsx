--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68457c0344704b08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5bfd1e95aed4549" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R843319b66ce4416f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8082b76fc8ea4f9f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R737cb35f5668491a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R843319b66ce4416f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1b8d669c290400e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8082b76fc8ea4f9f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Elektroauto Produzenten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EDR5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>445,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>446,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>444,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>446,396</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>447,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>447,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>445,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>446,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,584</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>