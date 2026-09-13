--- v12 (2026-08-23)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5bfd1e95aed4549" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa32dfb028f2415a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8082b76fc8ea4f9f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73dae8e58e7d4d03"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1b8d669c290400e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8082b76fc8ea4f9f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra442b1071d9b481a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73dae8e58e7d4d03" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Elektroauto Produzenten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EDR5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...242 lines deleted...]
-          <x:t>04.08.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>447,016</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...229 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>448,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>448,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>446,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>446,613</x:t>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>447,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>448,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>447,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>448,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,768</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>