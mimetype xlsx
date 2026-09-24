--- v9 (2026-08-15)
+++ v10 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13118f9e7a964eef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74300cabfacc4fec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re564ef4c426641b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9563ce0ea358492b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd8e0589454b4cb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re564ef4c426641b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f927dd6fc3445d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9563ce0ea358492b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buffetology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EDQ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...436 lines deleted...]
-          <x:t>197,267</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,852</x:t>
-        </x:is>
-[...197 lines deleted...]
-          <x:t>197,201</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>