--- v10 (2026-09-24)
+++ v11 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74300cabfacc4fec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6947304f6044446" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9563ce0ea358492b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd241e4ec068a4ced"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f927dd6fc3445d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9563ce0ea358492b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb329c1f9fa74b0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd241e4ec068a4ced" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buffetology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EDQ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,737</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,651</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>