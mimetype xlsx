--- v11 (2026-10-14)
+++ v12 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6947304f6044446" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9846f5786e9b4803" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd241e4ec068a4ced"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf301b35a94ca43d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb329c1f9fa74b0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd241e4ec068a4ced" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5da557f860f446de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf301b35a94ca43d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buffetology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EDQ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,857</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,728</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>