--- v3 (2026-03-14)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4477852a09f4ca8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R290f09f7160b4326" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R416bbd7de5f44bca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0690bc1c434e4916"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d81c631bcbe45fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R416bbd7de5f44bca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdb24cfc60fa4fad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0690bc1c434e4916" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buffetology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EDQ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,389</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,002</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>