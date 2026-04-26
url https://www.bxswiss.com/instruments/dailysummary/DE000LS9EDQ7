--- v4 (2026-04-04)
+++ v5 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R290f09f7160b4326" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0394cc26268b45f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0690bc1c434e4916"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5dfc593b0e4d442b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdb24cfc60fa4fad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0690bc1c434e4916" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R229efa28531c49fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5dfc593b0e4d442b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buffetology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EDQ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,887</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,653</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>