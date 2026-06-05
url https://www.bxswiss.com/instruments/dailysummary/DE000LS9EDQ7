--- v5 (2026-04-26)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0394cc26268b45f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b1a6e9eb7ac45e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5dfc593b0e4d442b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R528e24634774443c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R229efa28531c49fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5dfc593b0e4d442b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c79a75b01034859" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R528e24634774443c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buffetology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EDQ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...517 lines deleted...]
-          <x:t>175,628</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,022</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>183,653</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,128</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>