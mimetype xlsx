--- v6 (2026-06-05)
+++ v7 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b1a6e9eb7ac45e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c0e28656d764a05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R528e24634774443c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b544e0bf9b04279"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c79a75b01034859" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R528e24634774443c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R211c10c807cf4513" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b544e0bf9b04279" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buffetology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EDQ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...565 lines deleted...]
-        <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,529</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>