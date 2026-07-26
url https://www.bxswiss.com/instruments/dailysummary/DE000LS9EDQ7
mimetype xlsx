--- v7 (2026-07-05)
+++ v8 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c0e28656d764a05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc69bb7a2a6af47c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b544e0bf9b04279"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfb1635e3fe04b69"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R211c10c807cf4513" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b544e0bf9b04279" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ffbea88ea89416d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfb1635e3fe04b69" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buffetology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EDQ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,666</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,760</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>