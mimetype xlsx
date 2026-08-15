--- v8 (2026-07-26)
+++ v9 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc69bb7a2a6af47c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13118f9e7a964eef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfb1635e3fe04b69"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re564ef4c426641b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ffbea88ea89416d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfb1635e3fe04b69" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd8e0589454b4cb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re564ef4c426641b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buffetology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EDQ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,328</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,201</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>