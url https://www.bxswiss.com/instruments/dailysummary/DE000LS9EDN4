--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd7dde5cf1844869" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89288163de9a4bff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1020dc5a39545b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb879a9dcef4c4afb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70a012f11e464634" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1020dc5a39545b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70e45912e0ce4964" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb879a9dcef4c4afb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UmbertoBailoni_ValueLongterm</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EDN4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,186 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>20,597</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>