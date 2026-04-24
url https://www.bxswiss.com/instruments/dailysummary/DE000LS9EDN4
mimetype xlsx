--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89288163de9a4bff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R476a692e0d144561" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb879a9dcef4c4afb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e7c3de04f6b403f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70e45912e0ce4964" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb879a9dcef4c4afb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c7ecb6471ca4648" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e7c3de04f6b403f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UmbertoBailoni_ValueLongterm</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EDN4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,186 +149,339 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...103 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,142</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>