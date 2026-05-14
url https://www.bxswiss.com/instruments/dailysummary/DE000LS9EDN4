--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R476a692e0d144561" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf64067ed180d4f89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e7c3de04f6b403f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e1bf64e2e884508"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c7ecb6471ca4648" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e7c3de04f6b403f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recaada9084834bef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e1bf64e2e884508" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UmbertoBailoni_ValueLongterm</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EDN4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,141 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...89 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,256</x:t>
         </x:is>
       </x:c>
@@ -457,31 +366,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,946</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>