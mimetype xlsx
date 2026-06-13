--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf64067ed180d4f89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dfde33095694058" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e1bf64e2e884508"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b08edae872d433a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recaada9084834bef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e1bf64e2e884508" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f1fa9f056cc4c59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b08edae872d433a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UmbertoBailoni_ValueLongterm</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EDN4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,599 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...367 lines deleted...]
-          <x:t>20,302</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,946</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...170 lines deleted...]
-          <x:t>13.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,724</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>