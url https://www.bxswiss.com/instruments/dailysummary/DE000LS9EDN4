--- v8 (2026-06-13)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dfde33095694058" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cdb90badaef4882" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b08edae872d433a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7aad212647f54f88"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f1fa9f056cc4c59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b08edae872d433a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65c75cf0a8e640d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7aad212647f54f88" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UmbertoBailoni_ValueLongterm</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EDN4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,157</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,597</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>