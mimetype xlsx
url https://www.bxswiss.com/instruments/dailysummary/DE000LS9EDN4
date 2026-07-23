--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cdb90badaef4882" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9693fe0c5a7b4c58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7aad212647f54f88"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4ac509cf13640df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65c75cf0a8e640d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7aad212647f54f88" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc03327252c4b4547" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4ac509cf13640df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UmbertoBailoni_ValueLongterm</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EDN4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...134 lines deleted...]
-          <x:t>08.06.2026</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,706</x:t>
-[...495 lines deleted...]
-          <x:t>17,597</x:t>
+          <x:t>19,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,917</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>