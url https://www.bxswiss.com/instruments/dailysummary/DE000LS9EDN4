--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9693fe0c5a7b4c58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf47de52038d84e3d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4ac509cf13640df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b475eecd94a4b29"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc03327252c4b4547" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4ac509cf13640df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfbf7cbf47904b4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b475eecd94a4b29" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UmbertoBailoni_ValueLongterm</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EDN4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...85 lines deleted...]
-          <x:t>17,456</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,333</x:t>
-[...517 lines deleted...]
-          <x:t>17,917</x:t>
+          <x:t>17,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,724</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>