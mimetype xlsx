--- v11 (2026-08-12)
+++ v12 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf47de52038d84e3d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ffab7707c8a4194" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b475eecd94a4b29"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refe019ab0bce43a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfbf7cbf47904b4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b475eecd94a4b29" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reefe49f91c294e6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refe019ab0bce43a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UmbertoBailoni_ValueLongterm</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EDN4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...161 lines deleted...]
-          <x:t>21.07.2026</x:t>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,781</x:t>
-[...414 lines deleted...]
-          <x:t>19,724</x:t>
+          <x:t>18,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,681</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>