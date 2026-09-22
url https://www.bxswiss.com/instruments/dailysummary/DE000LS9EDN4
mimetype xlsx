--- v12 (2026-09-01)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ffab7707c8a4194" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re065b4511d9047d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refe019ab0bce43a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafd378a18e1743f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reefe49f91c294e6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refe019ab0bce43a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40b87efcbf6741c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafd378a18e1743f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UmbertoBailoni_ValueLongterm</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EDN4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,546 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...360 lines deleted...]
-          <x:t>19,015</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,012</x:t>
-[...123 lines deleted...]
-        <x:is>
           <x:t>18,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,784</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,524</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,192</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>