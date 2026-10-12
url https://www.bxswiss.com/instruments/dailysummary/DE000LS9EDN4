--- v13 (2026-09-22)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re065b4511d9047d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f5be325d720477a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafd378a18e1743f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf04479456354496"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40b87efcbf6741c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafd378a18e1743f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R657a59c975984c21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf04479456354496" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UmbertoBailoni_ValueLongterm</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EDN4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...171 lines deleted...]
-          <x:t>18,967</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,681</x:t>
-[...151 lines deleted...]
-          <x:t>18,326</x:t>
+          <x:t>18,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,162</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>17,708</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,822</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>18,192</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,823</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>