--- v14 (2026-10-12)
+++ v15 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f5be325d720477a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb902541c612c40ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf04479456354496"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R829bbca31cd64f88"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R657a59c975984c21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf04479456354496" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R396fc0b0e7854061" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R829bbca31cd64f88" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UmbertoBailoni_ValueLongterm</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EDN4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,554 +149,176 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...14 lines deleted...]
-          <x:t>17,708</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,822</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...479 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,908</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,586</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,979</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>