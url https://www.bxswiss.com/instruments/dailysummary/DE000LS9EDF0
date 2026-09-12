--- v11 (2026-08-23)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c6fd63c089e4de6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42fdb2ad27b24d57" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf650ed805d845b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9aa7946312354484"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad8138c417df402e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf650ed805d845b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3acdc0b30e5e4adc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9aa7946312354484" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Comeback der Banken</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EDF0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,858</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,109</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>