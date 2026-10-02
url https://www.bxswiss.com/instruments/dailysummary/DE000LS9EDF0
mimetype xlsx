--- v12 (2026-09-12)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42fdb2ad27b24d57" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb419580ab20c4969" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9aa7946312354484"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red1f3a599c5247cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3acdc0b30e5e4adc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9aa7946312354484" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81a5f462ded04557" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red1f3a599c5247cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Comeback der Banken</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EDF0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,003</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,926</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>