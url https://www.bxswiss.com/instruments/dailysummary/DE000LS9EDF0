--- v13 (2026-10-02)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb419580ab20c4969" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R091289a3c1094236" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red1f3a599c5247cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1134f21e80c74262"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81a5f462ded04557" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red1f3a599c5247cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6336c9193ef94c6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1134f21e80c74262" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Comeback der Banken</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EDF0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,317</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,218</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>