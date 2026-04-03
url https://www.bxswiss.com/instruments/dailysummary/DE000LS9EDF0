--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R189b29d56ed64b54" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd55156c882824335" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b951a33b3b543f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcab58871ab254c9c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R623bf214d0b04bd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b951a33b3b543f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9272676078864d8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcab58871ab254c9c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Comeback der Banken</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EDF0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,362</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,622</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>