--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd55156c882824335" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73c5e6da13754a88" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcab58871ab254c9c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea8b47692faa4802"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9272676078864d8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcab58871ab254c9c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6a9b30475a14bfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea8b47692faa4802" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Comeback der Banken</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EDF0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,313</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,905</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>