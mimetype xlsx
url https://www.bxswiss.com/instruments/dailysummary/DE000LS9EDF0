--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73c5e6da13754a88" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re40dd5df83184a6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea8b47692faa4802"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Recdd3c2a1f8f4385"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6a9b30475a14bfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea8b47692faa4802" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5c915710f2c4884" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Recdd3c2a1f8f4385" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Comeback der Banken</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EDF0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,817</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,318</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>