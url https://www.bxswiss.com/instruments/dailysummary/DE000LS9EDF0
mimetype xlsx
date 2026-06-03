--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re40dd5df83184a6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39fc01d41ed44e44" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Recdd3c2a1f8f4385"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98cb167584504fe4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5c915710f2c4884" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Recdd3c2a1f8f4385" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf84f04a0961d408f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98cb167584504fe4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Comeback der Banken</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EDF0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,697</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,162</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>