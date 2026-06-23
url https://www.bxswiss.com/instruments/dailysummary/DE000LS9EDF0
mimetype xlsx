--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39fc01d41ed44e44" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3fe55978387457e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98cb167584504fe4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86a4f6de941c4c3a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf84f04a0961d408f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98cb167584504fe4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4ff0c73dacb4cab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86a4f6de941c4c3a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Comeback der Banken</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EDF0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,302</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,345</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>