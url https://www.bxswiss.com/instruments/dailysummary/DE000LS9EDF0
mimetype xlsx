--- v8 (2026-06-23)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3fe55978387457e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0746826b35d44d55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86a4f6de941c4c3a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbcc540c2a3c48e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4ff0c73dacb4cab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86a4f6de941c4c3a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0123fbe3ab8e4a5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbcc540c2a3c48e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Comeback der Banken</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EDF0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,237</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,485</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>