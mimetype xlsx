--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0746826b35d44d55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2918f9c51be84e0f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbcc540c2a3c48e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R731c6debbb2c47ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0123fbe3ab8e4a5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbcc540c2a3c48e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4913604974624c58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R731c6debbb2c47ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Comeback der Banken</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EDF0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,681</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,843</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>