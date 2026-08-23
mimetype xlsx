--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2918f9c51be84e0f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c6fd63c089e4de6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R731c6debbb2c47ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf650ed805d845b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4913604974624c58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R731c6debbb2c47ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad8138c417df402e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf650ed805d845b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Comeback der Banken</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EDF0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,368</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,680</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>