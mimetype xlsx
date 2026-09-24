--- v10 (2026-08-14)
+++ v11 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3df6e528d194cda" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc07d57e1ab6b41eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4781d4690054c21"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65d7cd2c4d5745db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87e83d442f7d4540" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4781d4690054c21" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c40ac1525374465" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65d7cd2c4d5745db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Giganten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EDC7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...581 lines deleted...]
-          <x:t>172,362</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,510</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...46 lines deleted...]
-          <x:t>173,090</x:t>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,911</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>