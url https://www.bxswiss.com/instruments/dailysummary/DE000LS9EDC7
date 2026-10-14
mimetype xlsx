--- v11 (2026-09-24)
+++ v12 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc07d57e1ab6b41eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9615b889c3b94d57" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65d7cd2c4d5745db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e8aa45df9784634"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c40ac1525374465" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65d7cd2c4d5745db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raeae6ff138204473" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e8aa45df9784634" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Giganten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EDC7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,681</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,175</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>