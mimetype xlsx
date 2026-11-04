--- v12 (2026-10-14)
+++ v13 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9615b889c3b94d57" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c204b1644b84dcc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e8aa45df9784634"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b04b84f32d14ac5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raeae6ff138204473" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e8aa45df9784634" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24f9b222d6204f00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b04b84f32d14ac5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Giganten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EDC7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,197</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,824</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>