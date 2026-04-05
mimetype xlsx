--- v4 (2026-03-15)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55e2832c89ab4642" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73f5fd86a12542ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67ec70a48758440a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2bf242fe6eb458e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d091190cf944fcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67ec70a48758440a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7fd9502c3f54527" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2bf242fe6eb458e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Giganten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EDC7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...41 lines deleted...]
-          <x:t>168,611</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,756</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...167 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>168,873</x:t>
-[...360 lines deleted...]
-          <x:t>167,037</x:t>
+          <x:t>168,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,383</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>