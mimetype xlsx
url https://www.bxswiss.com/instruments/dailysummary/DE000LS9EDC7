--- v5 (2026-04-05)
+++ v6 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73f5fd86a12542ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3044ab069e24ed9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2bf242fe6eb458e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R071d108faeb74d40"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7fd9502c3f54527" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2bf242fe6eb458e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52bf4d5e4b294a3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R071d108faeb74d40" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Giganten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EDC7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,329</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,959</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>