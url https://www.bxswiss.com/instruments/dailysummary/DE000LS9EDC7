--- v6 (2026-04-27)
+++ v7 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3044ab069e24ed9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96e40a01b8bb482f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R071d108faeb74d40"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb808897b8bfb4368"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52bf4d5e4b294a3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R071d108faeb74d40" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa67b0847be34310" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb808897b8bfb4368" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Giganten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EDC7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...485 lines deleted...]
-          <x:t>23.04.2026</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>169,752</x:t>
-[...36 lines deleted...]
-          <x:t>169,959</x:t>
+          <x:t>170,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,934</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>