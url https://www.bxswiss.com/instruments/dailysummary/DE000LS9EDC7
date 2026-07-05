--- v7 (2026-06-10)
+++ v8 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96e40a01b8bb482f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84b0350d06194a7a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb808897b8bfb4368"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea1d2d523e904578"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa67b0847be34310" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb808897b8bfb4368" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R924f9ef9695d4163" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea1d2d523e904578" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Giganten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EDC7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...53 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>169,237</x:t>
-[...413 lines deleted...]
-        <x:is>
           <x:t>169,123</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,086</x:t>
         </x:is>
       </x:c>
@@ -710,31 +278,517 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,898</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>