--- v8 (2026-07-05)
+++ v9 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84b0350d06194a7a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd48f216db750401c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea1d2d523e904578"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2ed47c5647e4f83"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R924f9ef9695d4163" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea1d2d523e904578" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59319586292741b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2ed47c5647e4f83" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Giganten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EDC7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,898</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,371</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>