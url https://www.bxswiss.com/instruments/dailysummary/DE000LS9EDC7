--- v9 (2026-07-25)
+++ v10 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd48f216db750401c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3df6e528d194cda" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2ed47c5647e4f83"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4781d4690054c21"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59319586292741b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2ed47c5647e4f83" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87e83d442f7d4540" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4781d4690054c21" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Giganten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EDC7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,376</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,090</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>