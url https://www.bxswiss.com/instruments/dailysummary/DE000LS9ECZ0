--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8af800fadac45b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31c997bb0e9944ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84bebfd16393488d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8599157b9d3646e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc907a29a1036451d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84bebfd16393488d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R407f4990b6a04c29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8599157b9d3646e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LUCRUM - Value Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ECZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,605 +149,200 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>363,194</x:t>
-[...543 lines deleted...]
-        <x:is>
           <x:t>359,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,316</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,547</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,451</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>