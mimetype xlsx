--- v6 (2026-04-04)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31c997bb0e9944ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb80740c48f9d4a8d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8599157b9d3646e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13f2f176deba4bd1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R407f4990b6a04c29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8599157b9d3646e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b3c7d3f47e24113" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13f2f176deba4bd1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LUCRUM - Value Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ECZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,770</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,609</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>