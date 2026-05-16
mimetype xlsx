--- v7 (2026-04-25)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb80740c48f9d4a8d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90322a451ed94f55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13f2f176deba4bd1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf9f0b51acc44a3b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b3c7d3f47e24113" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13f2f176deba4bd1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4b1bd9bae1c4061" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf9f0b51acc44a3b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LUCRUM - Value Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ECZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>396,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>398,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>395,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>396,974</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>409,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>412,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>407,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>411,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,245</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>