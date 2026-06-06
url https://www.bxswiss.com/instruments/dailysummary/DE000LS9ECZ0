--- v8 (2026-05-16)
+++ v9 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90322a451ed94f55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92d69936e6fd44f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf9f0b51acc44a3b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5d85e373ac3488e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4b1bd9bae1c4061" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf9f0b51acc44a3b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ac4c521ac754d96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5d85e373ac3488e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LUCRUM - Value Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ECZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>441,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>448,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>440,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>444,050</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>442,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>447,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>441,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>446,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,833</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>