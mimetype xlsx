--- v9 (2026-06-06)
+++ v10 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92d69936e6fd44f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R293cddf9b4c9478c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5d85e373ac3488e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf560b1734134c71"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ac4c521ac754d96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5d85e373ac3488e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R827a78d640bc4db3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf560b1734134c71" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LUCRUM - Value Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ECZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>443,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>443,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>437,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>439,373</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>423,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>430,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>423,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>429,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,849</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>