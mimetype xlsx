--- v10 (2026-06-30)
+++ v11 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R293cddf9b4c9478c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32911faac68048c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf560b1734134c71"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re87e468afe31451f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R827a78d640bc4db3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf560b1734134c71" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R344b07ab513644be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re87e468afe31451f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LUCRUM - Value Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ECZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>422,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>423,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>421,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>423,535</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>414,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>402,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>413,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,293</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>