--- v11 (2026-07-20)
+++ v12 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32911faac68048c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d0fe25b737a4d06" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re87e468afe31451f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf342a73b7fc3446d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R344b07ab513644be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re87e468afe31451f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7e37c390d9646f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf342a73b7fc3446d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LUCRUM - Value Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ECZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>419,293</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,924</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>