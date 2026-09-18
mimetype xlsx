--- v12 (2026-08-29)
+++ v13 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d0fe25b737a4d06" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bbf2b53076547c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf342a73b7fc3446d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0823f8099dd4602"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7e37c390d9646f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf342a73b7fc3446d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3d23fa84c2b4571" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0823f8099dd4602" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LUCRUM - Value Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ECZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>436,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>437,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>430,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>430,841</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>425,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>437,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>424,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>437,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,581</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>