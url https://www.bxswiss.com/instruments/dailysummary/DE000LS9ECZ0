--- v13 (2026-09-18)
+++ v14 (2026-10-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bbf2b53076547c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raddab686a55a460b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0823f8099dd4602"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95acd2e4f751425e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3d23fa84c2b4571" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0823f8099dd4602" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1daed9be02034425" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95acd2e4f751425e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LUCRUM - Value Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ECZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>427,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>428,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>426,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>427,775</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>436,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>440,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>435,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>436,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,978</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>