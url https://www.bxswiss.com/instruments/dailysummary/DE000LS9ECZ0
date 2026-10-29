--- v14 (2026-10-08)
+++ v15 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raddab686a55a460b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab7539752ec04903" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95acd2e4f751425e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a7a29516b2c4473"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1daed9be02034425" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95acd2e4f751425e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R777a02bd932f45ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a7a29516b2c4473" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LUCRUM - Value Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ECZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>436,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>437,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>434,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>435,664</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>449,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>454,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>448,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>451,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,628</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>