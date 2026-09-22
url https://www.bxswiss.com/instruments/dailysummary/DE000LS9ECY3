--- v11 (2026-09-01)
+++ v12 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95c5784077514582" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0819fa2ea854c61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9a8ba4d7dad45bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3425df2b09374744"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2753877972c14a99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9a8ba4d7dad45bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a53b75b21b54ba9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3425df2b09374744" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienempfehlungen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ECY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...144 lines deleted...]
-          <x:t>106,401</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,615</x:t>
-[...431 lines deleted...]
-          <x:t>105,026</x:t>
+          <x:t>105,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,377</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>