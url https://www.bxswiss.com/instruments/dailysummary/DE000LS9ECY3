--- v12 (2026-09-22)
+++ v13 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0819fa2ea854c61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recb8504ed6584b06" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3425df2b09374744"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ce0356efbec4f4b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a53b75b21b54ba9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3425df2b09374744" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re80ce1c042304191" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ce0356efbec4f4b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienempfehlungen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ECY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...360 lines deleted...]
-          <x:t>105,874</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,380</x:t>
-[...182 lines deleted...]
-        <x:is>
           <x:t>103,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,051</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>