--- v13 (2026-10-12)
+++ v14 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recb8504ed6584b06" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R862ad63c78494aa1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ce0356efbec4f4b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc731d4d131ab4d1c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re80ce1c042304191" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ce0356efbec4f4b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72c35ded843949c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc731d4d131ab4d1c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienempfehlungen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ECY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...296 lines deleted...]
-          <x:t>28.09.2026</x:t>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,552</x:t>
-[...279 lines deleted...]
-          <x:t>99,330</x:t>
+          <x:t>102,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,559</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>