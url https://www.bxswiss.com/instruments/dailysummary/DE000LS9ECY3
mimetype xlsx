--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re975832eccb24428" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03760b7000064c5a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95be52e5848246f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c93edf6f2d14b15"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcedbfd5c87e34c00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95be52e5848246f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R312a97dc7c7845a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c93edf6f2d14b15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienempfehlungen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ECY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...323 lines deleted...]
-          <x:t>26.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,713</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...175 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,979</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,446</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>