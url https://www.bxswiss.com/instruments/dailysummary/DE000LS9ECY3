--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03760b7000064c5a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5388e429ad044ac5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c93edf6f2d14b15"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6a4579fff8347a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R312a97dc7c7845a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c93edf6f2d14b15" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc013a14c8a634b70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6a4579fff8347a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienempfehlungen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ECY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,578</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,281</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>