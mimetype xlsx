--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5388e429ad044ac5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0910ab3d37144678" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6a4579fff8347a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2960ebdb4d04118"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc013a14c8a634b70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6a4579fff8347a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d3df9f5bae6438a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2960ebdb4d04118" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienempfehlungen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ECY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,672</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,486</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>