--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0910ab3d37144678" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac8a9f3366ef425d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2960ebdb4d04118"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf573f0bcbb16424e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d3df9f5bae6438a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2960ebdb4d04118" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04d7ea0818474bbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf573f0bcbb16424e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienempfehlungen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ECY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,346</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,243</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>