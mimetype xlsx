--- v8 (2026-06-13)
+++ v9 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac8a9f3366ef425d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7e41f8f4de447f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf573f0bcbb16424e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bdcbfc4b05543af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04d7ea0818474bbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf573f0bcbb16424e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R039be6f3225840cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bdcbfc4b05543af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienempfehlungen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ECY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,306 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...586 lines deleted...]
-          <x:t>111,243</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,004</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>