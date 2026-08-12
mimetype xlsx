--- v9 (2026-07-23)
+++ v10 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7e41f8f4de447f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra853f1e91464450d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bdcbfc4b05543af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4eed338fd38f4e61"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R039be6f3225840cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bdcbfc4b05543af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R866916f5c92e4f14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4eed338fd38f4e61" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienempfehlungen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ECY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,155 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...103 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,833</x:t>
@@ -424,31 +319,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,574</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>