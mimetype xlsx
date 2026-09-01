--- v10 (2026-08-12)
+++ v11 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra853f1e91464450d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95c5784077514582" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4eed338fd38f4e61"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9a8ba4d7dad45bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R866916f5c92e4f14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4eed338fd38f4e61" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2753877972c14a99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9a8ba4d7dad45bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienempfehlungen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ECY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,415 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...363 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,737</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -697,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>