--- v11 (2026-08-25)
+++ v12 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R620add6c8da54fd2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcbe0e83e3f84583" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra11995db1b484267"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R053f581ad1894123"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9441a724d5a44c9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra11995db1b484267" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6caf4e0d67b4aa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R053f581ad1894123" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>- Global Food companies -</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ECT3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...176 lines deleted...]
-          <x:t>161,712</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,751</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>160,116</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,229</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>164,004</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,923</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>