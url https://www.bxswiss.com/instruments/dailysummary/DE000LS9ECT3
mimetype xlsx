--- v12 (2026-09-19)
+++ v13 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcbe0e83e3f84583" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re563cd3b90d34805" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R053f581ad1894123"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0702839f39fd47bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6caf4e0d67b4aa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R053f581ad1894123" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f6ad613dc5b450a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0702839f39fd47bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>- Global Food companies -</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ECT3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,137</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,565</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>