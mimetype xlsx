--- v13 (2026-10-09)
+++ v14 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re563cd3b90d34805" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40afb4d1fde54f74" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0702839f39fd47bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdff3b06029264e15"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f6ad613dc5b450a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0702839f39fd47bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra909d22afce341dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdff3b06029264e15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>- Global Food companies -</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ECT3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...387 lines deleted...]
-          <x:t>155,094</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>153,817</x:t>
-[...242 lines deleted...]
-          <x:t>154,565</x:t>
+          <x:t>155,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,857</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>