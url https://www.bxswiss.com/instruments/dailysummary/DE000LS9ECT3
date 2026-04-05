--- v4 (2026-03-15)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fbf3620dd1c40dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a2cdb2d42464e4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41764dbeeccf4034"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd621a991afc04c58"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc40344e2d614d3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41764dbeeccf4034" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1dc4a73d2f12434e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd621a991afc04c58" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>- Global Food companies -</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ECT3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,764</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,019</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>