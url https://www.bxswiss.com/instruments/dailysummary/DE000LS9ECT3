--- v5 (2026-04-05)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a2cdb2d42464e4f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00bc303855fd4ae1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd621a991afc04c58"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03630bea12184876"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1dc4a73d2f12434e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd621a991afc04c58" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5dbfaaaa0b1a4b77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03630bea12184876" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>- Global Food companies -</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ECT3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...296 lines deleted...]
-          <x:t>19.03.2026</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>161,429</x:t>
-[...279 lines deleted...]
-          <x:t>161,019</x:t>
+          <x:t>159,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,435</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>