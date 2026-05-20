--- v6 (2026-04-25)
+++ v7 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00bc303855fd4ae1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3185994f4ee548c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03630bea12184876"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb818a7e54c04942"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5dbfaaaa0b1a4b77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03630bea12184876" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f3894f6d27241f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb818a7e54c04942" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>- Global Food companies -</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ECT3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,652</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,421</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>