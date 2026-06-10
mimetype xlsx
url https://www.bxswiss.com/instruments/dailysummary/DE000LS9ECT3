--- v7 (2026-05-20)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3185994f4ee548c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48ce932271724c67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb818a7e54c04942"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6d729d3de3a47e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f3894f6d27241f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb818a7e54c04942" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3fc1173ca524b6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6d729d3de3a47e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>- Global Food companies -</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ECT3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,484</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,968</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>