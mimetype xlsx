--- v8 (2026-06-10)
+++ v9 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48ce932271724c67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08de3e0500654a5e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6d729d3de3a47e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ecf4dbfa3084e79"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3fc1173ca524b6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6d729d3de3a47e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R281202ddc8d84974" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ecf4dbfa3084e79" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>- Global Food companies -</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ECT3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...242 lines deleted...]
-          <x:t>22.05.2026</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>156,362</x:t>
-[...306 lines deleted...]
-          <x:t>151,968</x:t>
+          <x:t>156,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,708</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>