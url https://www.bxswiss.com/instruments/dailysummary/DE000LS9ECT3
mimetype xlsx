--- v9 (2026-06-30)
+++ v10 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08de3e0500654a5e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd70cf7d52cd346c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ecf4dbfa3084e79"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70d5a98c08f84df0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R281202ddc8d84974" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ecf4dbfa3084e79" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4864e837774a4e66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70d5a98c08f84df0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>- Global Food companies -</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ECT3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,958</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,856</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>