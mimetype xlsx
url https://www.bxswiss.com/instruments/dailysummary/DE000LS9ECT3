--- v10 (2026-07-21)
+++ v11 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd70cf7d52cd346c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R620add6c8da54fd2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70d5a98c08f84df0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra11995db1b484267"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4864e837774a4e66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70d5a98c08f84df0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9441a724d5a44c9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra11995db1b484267" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>- Global Food companies -</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ECT3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...544 lines deleted...]
-          <x:t>159,396</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>159,255</x:t>
-[...31 lines deleted...]
-          <x:t>157,856</x:t>
+          <x:t>158,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,004</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>