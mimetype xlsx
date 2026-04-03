--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda80a6f8ea6243e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39fcd4753a544fd9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3f7fe03a9db45e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2da0240b96d94af6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b4be91f4e764fc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3f7fe03a9db45e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29aa0d4b05bf4f99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2da0240b96d94af6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien aus Familienunternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ECQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,690</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,209</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>