--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39fcd4753a544fd9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reeac8e2a6ce74771" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2da0240b96d94af6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf384117da314f34"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29aa0d4b05bf4f99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2da0240b96d94af6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R875f0bd60b5f4e3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf384117da314f34" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien aus Familienunternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ECQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,736</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,875</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>