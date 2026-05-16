--- v6 (2026-04-24)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reeac8e2a6ce74771" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54a61fa177114645" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf384117da314f34"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8bee4e41a5d843eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R875f0bd60b5f4e3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf384117da314f34" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda1df84055ba4933" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8bee4e41a5d843eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien aus Familienunternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ECQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,695</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,584</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>