--- v7 (2026-05-16)
+++ v8 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54a61fa177114645" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra55be29dedc84d35" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8bee4e41a5d843eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32436d8e574a4b04"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda1df84055ba4933" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8bee4e41a5d843eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c3e32d31aab4186" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32436d8e574a4b04" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien aus Familienunternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ECQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,020</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,097</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>