--- v8 (2026-06-06)
+++ v9 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra55be29dedc84d35" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R076198b346494f58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32436d8e574a4b04"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4cbf4df31c7a43d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c3e32d31aab4186" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32436d8e574a4b04" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34e20cc0df6f4e63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4cbf4df31c7a43d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien aus Familienunternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ECQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,166</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,739</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>