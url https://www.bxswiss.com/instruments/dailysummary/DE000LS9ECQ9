--- v9 (2026-06-27)
+++ v10 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R076198b346494f58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7bfb0265c6d476d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4cbf4df31c7a43d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d1d6eb952494f1a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34e20cc0df6f4e63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4cbf4df31c7a43d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5387a4bd6d284bfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d1d6eb952494f1a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien aus Familienunternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ECQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,557</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,028</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>