--- v10 (2026-07-17)
+++ v11 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7bfb0265c6d476d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85ca1c0f023e4857" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d1d6eb952494f1a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9158f538201a4aae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5387a4bd6d284bfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d1d6eb952494f1a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0715009186d84693" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9158f538201a4aae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien aus Familienunternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ECQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,384</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,951</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>