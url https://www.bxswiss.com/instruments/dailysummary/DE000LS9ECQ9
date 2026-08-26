--- v11 (2026-08-06)
+++ v12 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85ca1c0f023e4857" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12deec42e9a949c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9158f538201a4aae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a2e99ae5fc048f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0715009186d84693" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9158f538201a4aae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R299c8f57afc44491" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a2e99ae5fc048f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien aus Familienunternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ECQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,530</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,445</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>