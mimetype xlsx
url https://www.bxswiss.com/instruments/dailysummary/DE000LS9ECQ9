--- v12 (2026-08-26)
+++ v13 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12deec42e9a949c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bf5afba3c664b29" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a2e99ae5fc048f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc82dc2f7ecb4ad3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R299c8f57afc44491" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a2e99ae5fc048f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29db5a7843324345" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc82dc2f7ecb4ad3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien aus Familienunternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ECQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...225 lines deleted...]
-          <x:t>148,228</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>146,081</x:t>
-[...350 lines deleted...]
-          <x:t>141,445</x:t>
+          <x:t>146,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,771</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>