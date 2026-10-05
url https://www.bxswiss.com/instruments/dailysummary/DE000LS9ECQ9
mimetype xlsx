--- v13 (2026-09-15)
+++ v14 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bf5afba3c664b29" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9861f88460c2481c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc82dc2f7ecb4ad3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2386cb38012a47d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29db5a7843324345" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc82dc2f7ecb4ad3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R873f6c03a6234d67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2386cb38012a47d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien aus Familienunternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ECQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,402</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,542</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>