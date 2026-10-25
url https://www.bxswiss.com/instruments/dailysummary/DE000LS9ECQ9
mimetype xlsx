--- v14 (2026-10-05)
+++ v15 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9861f88460c2481c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffa0513f4b4c4b4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2386cb38012a47d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1be4ba595fe406c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R873f6c03a6234d67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2386cb38012a47d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb038556af8324fff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1be4ba595fe406c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien aus Familienunternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ECQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,712</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,707</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>