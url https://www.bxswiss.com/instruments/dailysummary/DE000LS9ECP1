--- v12 (2026-08-22)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2de29fa24a3340fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc1c01e44fd84e90" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1eafa9ba1ba54cef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raffb4046f7ba4ec8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2e442aeebed4261" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1eafa9ba1ba54cef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea62876987f647c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raffb4046f7ba4ec8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienrückkäufe von Unternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ECP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,479</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,258</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>