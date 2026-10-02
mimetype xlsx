--- v13 (2026-09-12)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc1c01e44fd84e90" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R183da0b5c79245a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raffb4046f7ba4ec8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8c3859391954877"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea62876987f647c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raffb4046f7ba4ec8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82ddb9de3f864938" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8c3859391954877" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienrückkäufe von Unternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ECP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...139 lines deleted...]
-          <x:t>81,439</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,959</x:t>
-[...490 lines deleted...]
-          <x:t>83,258</x:t>
+          <x:t>82,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,379</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>