--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R183da0b5c79245a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d904b04414d4bd4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8c3859391954877"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2faaabf7d9a4201"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82ddb9de3f864938" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8c3859391954877" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53b39eef00634b27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2faaabf7d9a4201" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienrückkäufe von Unternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ECP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...296 lines deleted...]
-          <x:t>15.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>84,036</x:t>
-[...333 lines deleted...]
-          <x:t>84,379</x:t>
+          <x:t>87,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,931</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>