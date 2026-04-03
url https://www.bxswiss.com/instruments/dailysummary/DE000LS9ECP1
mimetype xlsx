--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1616908030de4b63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29c4cf4172f241ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30470b3d52d741f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e49024f222f45f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c08de986b0a466c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30470b3d52d741f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10a3894b2d6b4508" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e49024f222f45f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienrückkäufe von Unternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ECP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,225</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,954</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>