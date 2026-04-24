--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29c4cf4172f241ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R225403953e9440b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e49024f222f45f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e62078565e14fe0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10a3894b2d6b4508" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e49024f222f45f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea2f9c8196794feb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e62078565e14fe0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienrückkäufe von Unternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ECP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,213</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,077</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>