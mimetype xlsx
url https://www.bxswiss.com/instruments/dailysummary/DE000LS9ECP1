--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R225403953e9440b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R905b04afc131412f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e62078565e14fe0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a83758b96c644eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea2f9c8196794feb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e62078565e14fe0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc02c9e64338c4581" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a83758b96c644eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienrückkäufe von Unternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ECP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,725</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,151</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>