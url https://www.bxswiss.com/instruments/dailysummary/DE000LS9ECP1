--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R905b04afc131412f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8934b25b5fe479e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a83758b96c644eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6120f201d285458a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc02c9e64338c4581" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a83758b96c644eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23d9540a1e5846c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6120f201d285458a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienrückkäufe von Unternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ECP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,546 +149,168 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...117 lines deleted...]
-          <x:t>83,032</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,630</x:t>
-[...366 lines deleted...]
-        <x:is>
           <x:t>81,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,858</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,004</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,109</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>