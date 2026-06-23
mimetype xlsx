--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8934b25b5fe479e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a44a1496d8b4e49" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6120f201d285458a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb28bdb178b241c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23d9540a1e5846c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6120f201d285458a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54ca62d498bd4761" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb28bdb178b241c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienrückkäufe von Unternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ECP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,276</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,811</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>