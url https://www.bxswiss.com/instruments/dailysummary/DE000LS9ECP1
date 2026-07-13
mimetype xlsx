--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a44a1496d8b4e49" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e360b7211e743f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb28bdb178b241c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3af9fdd7489e4589"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54ca62d498bd4761" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb28bdb178b241c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcca5432d2d4944f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3af9fdd7489e4589" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienrückkäufe von Unternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ECP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...53 lines deleted...]
-          <x:t>27.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>84,139</x:t>
-[...495 lines deleted...]
-          <x:t>85,811</x:t>
+          <x:t>85,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,544</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>