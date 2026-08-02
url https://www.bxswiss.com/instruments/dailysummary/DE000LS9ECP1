--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e360b7211e743f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R904f257b70d14c3d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3af9fdd7489e4589"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3c4a41275e74623"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcca5432d2d4944f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3af9fdd7489e4589" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09c2b70366764456" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3c4a41275e74623" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienrückkäufe von Unternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ECP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,097</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,687</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>