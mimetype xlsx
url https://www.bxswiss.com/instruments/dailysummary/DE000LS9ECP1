--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R904f257b70d14c3d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2de29fa24a3340fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3c4a41275e74623"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1eafa9ba1ba54cef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09c2b70366764456" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3c4a41275e74623" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2e442aeebed4261" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1eafa9ba1ba54cef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienrückkäufe von Unternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ECP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,154</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,385</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>