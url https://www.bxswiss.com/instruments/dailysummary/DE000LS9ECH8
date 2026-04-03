--- v4 (2026-02-22)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75a901dccc584fc7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41ca5912faaa4073" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96a232741b874358"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf45808244e074c56"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5152dafe8c114caa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96a232741b874358" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e95512dbfdf4a5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf45808244e074c56" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Divident&amp;Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ECH8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>887,319</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>869,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>870,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>836,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>850,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>835,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>883,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>835,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>878,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>879,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>890,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>873,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>881,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>881,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>883,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>850,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>863,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>816,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>852,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>816,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>851,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>881,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>902,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>867,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>898,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>892,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>916,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>883,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>909,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>909,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>909,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>876,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>884,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>881,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>909,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>880,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>896,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>918,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>937,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>914,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>909,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>909,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>916,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>937,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>939,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>919,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>936,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>908,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>927,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>888,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>915,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>902,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>904,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>869,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>918,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>868,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>876,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>886,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>886,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>866,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>875,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>897,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>909,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>883,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>904,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>896,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>897,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>862,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>863,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>863,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>863,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>838,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>854,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>855,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>869,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>825,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>827,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>811,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>829,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>806,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>821,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>857,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>900,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>844,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>897,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>871,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>906,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>854,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>904,095</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>