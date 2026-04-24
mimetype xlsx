--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41ca5912faaa4073" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcebf074cbb74bf5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf45808244e074c56"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re09103078de84d2c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e95512dbfdf4a5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf45808244e074c56" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc757112e19374d3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re09103078de84d2c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Divident&amp;Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ECH8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>869,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>918,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>868,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>876,843</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>871,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>906,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>854,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>904,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>923,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>941,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>910,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>926,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>983,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>993,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>968,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>983,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>981,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.006,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>978,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.003,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.017,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.045,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.015,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.042,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.020,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.042,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.019,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.035,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.049,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.059,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.028,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.046,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.062,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.077,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.060,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.072,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.090,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.117,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.068,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.116,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.113,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.130,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.112,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.123,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.108,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.124,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.079,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.087,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.098,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.112,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.090,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.100,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.125,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.152,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.121,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.151,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.162,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.178,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.149,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.175,804</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>