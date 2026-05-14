--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcebf074cbb74bf5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9d4279bf9ea4a2b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re09103078de84d2c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R771460becc114d38"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc757112e19374d3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re09103078de84d2c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6202947664864f88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R771460becc114d38" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Divident&amp;Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ECH8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.020,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.042,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.019,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.035,889</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.162,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.178,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.149,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.175,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.254,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.310,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.251,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.301,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.295,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.321,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.281,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.289,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.286,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.289,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.236,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.249,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.292,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.337,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.291,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.326,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.354,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.364,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.309,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.336,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.416,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.419,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.378,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.392,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.402,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.502,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.401,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.486,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.610,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.644,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.538,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.598,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.601,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.618,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.552,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.581,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.576,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.681,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.571,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.677,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.778,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.841,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.744,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.786,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.748,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.785,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.675,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.676,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.780,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.818,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.716,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.756,563</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>