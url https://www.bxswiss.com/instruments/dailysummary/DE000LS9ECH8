--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9d4279bf9ea4a2b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f577ce1b6234a56" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R771460becc114d38"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra69fe2b4447b44af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6202947664864f88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R771460becc114d38" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a6f5dcee463485d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra69fe2b4447b44af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Divident&amp;Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ECH8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.416,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.419,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.378,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.392,088</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.780,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.818,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.716,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.756,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.780,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.818,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.716,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.756,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.698,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.705,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.624,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.657,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.620,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.656,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.573,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.589,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.583,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.625,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.513,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.569,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.645,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.707,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.642,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.693,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.706,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.727,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.680,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.706,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.745,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.789,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.730,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.779,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.794,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.921,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.790,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.898,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.954,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.015,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.870,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.892,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.896,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.980,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.885,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.979,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.977,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.997,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.943,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.966,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.975,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.001,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.922,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.999,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.956,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.008,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.950,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.988,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>