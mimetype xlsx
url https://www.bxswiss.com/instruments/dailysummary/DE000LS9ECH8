--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f577ce1b6234a56" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R361aff0333d6425b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra69fe2b4447b44af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra43aa3c0c64944d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a6f5dcee463485d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra69fe2b4447b44af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c355e8c6dd94f3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra43aa3c0c64944d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Divident&amp;Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ECH8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.745,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.789,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.730,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.779,554</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.956,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.008,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.950,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.988,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.009,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.103,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.009,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.059,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.052,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.055,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.911,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.981,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.923,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.932,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.842,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.858,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.800,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.867,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.800,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.867,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.962,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.979,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.829,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.830,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.837,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.899,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.799,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.815,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.834,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.918,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.828,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.858,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.927,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.047,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.912,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.035,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.110,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.179,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.108,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.160,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.143,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.201,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.046,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.046,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.077,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.090,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.001,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.059,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.137,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.221,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.135,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.203,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.204,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.217,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.190,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.214,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.292,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.329,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.275,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.297,916</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>