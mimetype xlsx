--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R361aff0333d6425b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce3b73a564204b44" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra43aa3c0c64944d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b3a1c355dc04cf0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c355e8c6dd94f3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra43aa3c0c64944d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f9a3071d7b7465b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b3a1c355dc04cf0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Divident&amp;Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ECH8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.927,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.047,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.912,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.035,085</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.292,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.329,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.275,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.297,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.193,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.213,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.098,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.154,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.183,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.205,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.095,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.128,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.333,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.364,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.150,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.202,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.208,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.232,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.129,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.191,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.209,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.220,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.012,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.120,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.228,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.296,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.212,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.290,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.293,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.297,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.146,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.174,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.060,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.167,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.008,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.028,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.073,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.088,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.061,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.077,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.064,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.151,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.050,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.129,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.017,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.020,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.876,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.903,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.901,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.961,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.847,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.884,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.996,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.095,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.994,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.067,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.985,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.027,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.974,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.021,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.961,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.992,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.929,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.990,114</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>