--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce3b73a564204b44" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d12d048b94e464c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b3a1c355dc04cf0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3bffdb38e5c41ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f9a3071d7b7465b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b3a1c355dc04cf0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R737533cc4bc94b38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3bffdb38e5c41ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Divident&amp;Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ECH8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.060,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.167,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.008,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.028,591</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.961,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.992,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.929,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.990,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.993,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.047,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.976,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.031,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.060,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.062,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.882,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.902,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.889,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.889,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.837,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.847,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.889,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.889,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.837,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.847,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.814,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.897,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.809,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.868,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.911,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.958,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.904,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.925,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.959,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.023,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.919,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.018,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.007,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.034,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.971,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.975,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.998,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.010,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.900,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.919,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.938,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.939,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.762,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.784,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.763,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.764,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.653,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.698,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.694,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.734,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.624,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.629,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.588,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.807,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.586,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.770,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.841,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.893,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.759,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.769,626</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>