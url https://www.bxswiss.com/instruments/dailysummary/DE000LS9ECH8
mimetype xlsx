--- v11 (2026-08-03)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d12d048b94e464c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c90b06dcf3643c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3bffdb38e5c41ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4025deea2f0546cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R737533cc4bc94b38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3bffdb38e5c41ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R112fe7f7d5a1484d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4025deea2f0546cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Divident&amp;Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ECH8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>1.769,626</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.801,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.814,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.783,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.802,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.845,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.891,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.841,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.881,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.872,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.944,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.857,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.940,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.911,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.946,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.897,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.940,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.982,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.991,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.944,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.985,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.926,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.926,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.829,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.844,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.788,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.788,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.761,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.786,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.805,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.807,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.751,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.782,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.818,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.827,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.775,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.791,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.761,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.772,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.706,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.726,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.768,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.799,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.760,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.790,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.788,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.810,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.767,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.796,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.832,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.851,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.776,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.787,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.785,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.820,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.776,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.809,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.787,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.804,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.765,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.783,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.799,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.800,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.740,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.777,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.766,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.787,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.750,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.781,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.777,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.781,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.719,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.772,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.804,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.852,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.800,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.843,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.893,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.895,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.879,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.886,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.901,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.955,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.879,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.952,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.944,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.987,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.907,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.970,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.968,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.970,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.907,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.922,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.925,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.960,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.916,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.953,988</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>