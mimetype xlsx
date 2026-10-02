--- v12 (2026-09-12)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c90b06dcf3643c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b9ee1a1154f4bf5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4025deea2f0546cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bbbae68125d465a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R112fe7f7d5a1484d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4025deea2f0546cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5438d9b2d41249a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bbbae68125d465a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Divident&amp;Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ECH8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.787,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.804,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.765,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.783,022</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.925,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.960,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.916,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.953,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.876,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.877,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.818,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.846,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.858,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.905,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.844,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.886,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.911,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.936,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.901,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.935,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.946,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.041,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.946,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.037,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.065,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.074,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.026,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.028,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.118,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.207,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.115,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.207,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.210,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.253,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.183,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.242,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.274,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.277,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.227,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.247,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.222,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.279,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.195,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.245,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.343,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.354,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.290,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.291,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.236,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.290,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.228,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.233,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.241,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.249,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.239,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.245,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.242,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.246,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.240,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.246,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.257,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.257,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.216,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.219,602</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>