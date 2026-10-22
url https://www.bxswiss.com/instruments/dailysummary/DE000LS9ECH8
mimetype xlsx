--- v13 (2026-10-02)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b9ee1a1154f4bf5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66907549df96467d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bbbae68125d465a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3995916c7f3e4f12"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5438d9b2d41249a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bbbae68125d465a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda27bd41fce643cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3995916c7f3e4f12" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Divident&amp;Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ECH8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.118,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.207,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.115,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.207,319</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.257,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.257,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.216,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.219,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.223,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.236,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.210,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.229,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.217,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.220,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.210,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.219,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.222,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.240,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.222,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.236,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.232,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.232,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.211,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.222,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.217,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.224,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.212,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.217,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.214,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.216,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.200,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.200,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.201,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.202,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.193,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.194,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.189,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.193,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.180,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.188,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.197,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.201,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.184,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.184,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.154,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.158,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.138,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.154,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.151,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.154,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.142,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.145,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.144,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.151,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.136,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.151,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.139,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.140,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.126,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.136,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.145,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.149,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.139,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.145,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.126,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.128,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.111,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.112,916</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>