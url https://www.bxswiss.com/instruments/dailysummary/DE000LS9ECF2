--- v5 (2026-02-22)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02075a35d13f4a4f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad79c4935db54ef9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf030a97697334471"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabdf4ef8e2f541a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec2ce3cd1b0c424c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf030a97697334471" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c53d9e704fe4fca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabdf4ef8e2f541a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EverGrow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ECF2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>229,482</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,590</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>