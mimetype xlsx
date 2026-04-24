--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad79c4935db54ef9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba15f328b64143ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabdf4ef8e2f541a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51a7b8d6edb34c62"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c53d9e704fe4fca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabdf4ef8e2f541a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ac192fdd6f74864" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51a7b8d6edb34c62" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EverGrow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ECF2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,081</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,604</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>