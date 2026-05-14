--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba15f328b64143ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde306cf6e2c44a1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51a7b8d6edb34c62"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raaea3fbcd4484928"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ac192fdd6f74864" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51a7b8d6edb34c62" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7afc7380a497408c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raaea3fbcd4484928" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EverGrow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ECF2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,210</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,479</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>