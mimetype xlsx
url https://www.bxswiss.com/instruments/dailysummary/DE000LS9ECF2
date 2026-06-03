--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde306cf6e2c44a1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5749e1c09ec4e1b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raaea3fbcd4484928"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03d61b1ccd5844e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7afc7380a497408c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raaea3fbcd4484928" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cfe105d88474ca7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03d61b1ccd5844e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EverGrow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ECF2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...171 lines deleted...]
-          <x:t>215,771</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>209,052</x:t>
-[...209 lines deleted...]
-        <x:is>
           <x:t>207,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,570</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,826</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,254</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>