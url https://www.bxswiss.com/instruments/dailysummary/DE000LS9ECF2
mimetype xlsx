--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5749e1c09ec4e1b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R715280cef98f47db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03d61b1ccd5844e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9780b4f838314839"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cfe105d88474ca7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03d61b1ccd5844e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fa233e3f7a0429b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9780b4f838314839" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EverGrow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ECF2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,413</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,857</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>