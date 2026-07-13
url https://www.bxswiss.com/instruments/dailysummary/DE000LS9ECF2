--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R715280cef98f47db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e0c167a7177493e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9780b4f838314839"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68f3f385ca38443d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fa233e3f7a0429b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9780b4f838314839" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5771749650034a02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68f3f385ca38443d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EverGrow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ECF2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,016</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,217</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>