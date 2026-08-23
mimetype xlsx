--- v11 (2026-07-13)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e0c167a7177493e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebb8916aff774d26" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68f3f385ca38443d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re742f014c9f74652"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5771749650034a02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68f3f385ca38443d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67a0a569ad4b466e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re742f014c9f74652" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EverGrow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ECF2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>231,217</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,501</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>