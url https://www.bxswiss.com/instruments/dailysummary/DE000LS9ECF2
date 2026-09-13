--- v12 (2026-08-23)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebb8916aff774d26" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98e1b1e8d5254ed4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re742f014c9f74652"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdaae2daf5fdb4f7c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67a0a569ad4b466e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re742f014c9f74652" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfb228a2fff84fea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdaae2daf5fdb4f7c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EverGrow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ECF2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,348</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,738</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>