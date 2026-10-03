--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98e1b1e8d5254ed4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f4843e652c643e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdaae2daf5fdb4f7c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R115345f49a9243c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfb228a2fff84fea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdaae2daf5fdb4f7c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ec94ab2f5cc46d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R115345f49a9243c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EverGrow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ECF2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,215</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,033</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>