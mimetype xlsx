--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f4843e652c643e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R552603ff368b40e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R115345f49a9243c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R005031f483ed44d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ec94ab2f5cc46d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R115345f49a9243c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53bae42b90b44da7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R005031f483ed44d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EverGrow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ECF2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,958</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,261</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>