--- v10 (2026-08-29)
+++ v11 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b6fc83551c64023" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c6e3f836777449d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25b6dd7045144053"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf268509e44b049d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9fccaa2d8b944a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25b6dd7045144053" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60b197fca2ec4e35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf268509e44b049d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend Unternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EBU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,553</x:t>
@@ -791,31 +393,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,392</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>