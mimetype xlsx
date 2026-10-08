--- v11 (2026-09-18)
+++ v12 (2026-10-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c6e3f836777449d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41cd523c24974dd1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf268509e44b049d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb79f404b118846b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60b197fca2ec4e35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf268509e44b049d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3320f321aea426f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb79f404b118846b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend Unternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EBU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,435 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...383 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,030</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -771,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,226</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>