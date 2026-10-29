--- v12 (2026-10-08)
+++ v13 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41cd523c24974dd1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc61d309c6ea46a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb79f404b118846b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R052466d6f16f46a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3320f321aea426f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb79f404b118846b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7e4bb0211604b24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R052466d6f16f46a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend Unternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EBU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,666</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,163</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>