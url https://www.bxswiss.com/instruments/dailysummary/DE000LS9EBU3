--- v4 (2026-03-16)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20888fb49c1b4bf9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4440d2b9977c4c76" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4cd78c3f7ee04e69"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3206fa25c5594802"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R199c09ef667b441b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4cd78c3f7ee04e69" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2a0f547285e4470" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3206fa25c5594802" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend Unternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EBU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,875</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,149</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>