--- v5 (2026-04-05)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4440d2b9977c4c76" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca1e7870db914c26" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3206fa25c5594802"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6b13b49d9d0448e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2a0f547285e4470" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3206fa25c5594802" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdf544d5dedb49d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6b13b49d9d0448e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend Unternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EBU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,462</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,153</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>