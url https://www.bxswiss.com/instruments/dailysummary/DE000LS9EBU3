--- v6 (2026-04-25)
+++ v7 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca1e7870db914c26" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca30f48fb0eb4714" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6b13b49d9d0448e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16cf424ed31d45f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdf544d5dedb49d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6b13b49d9d0448e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re54c419a0b344f2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16cf424ed31d45f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend Unternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EBU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,905</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,399</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>