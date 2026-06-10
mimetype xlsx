--- v7 (2026-05-20)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca30f48fb0eb4714" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R229eb4daea2b4bb7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16cf424ed31d45f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37407ac83afc49f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re54c419a0b344f2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16cf424ed31d45f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R239cdc75771d45aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37407ac83afc49f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend Unternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EBU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,537</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,459</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>