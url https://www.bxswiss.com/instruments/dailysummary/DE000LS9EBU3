--- v8 (2026-06-10)
+++ v9 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R229eb4daea2b4bb7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4aeaf24dfe254b5e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37407ac83afc49f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R384aad424e4448bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R239cdc75771d45aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37407ac83afc49f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R040c0e2237644915" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R384aad424e4448bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend Unternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EBU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...559 lines deleted...]
-          <x:t>233,459</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,470</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>