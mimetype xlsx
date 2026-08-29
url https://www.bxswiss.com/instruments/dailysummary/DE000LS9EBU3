--- v9 (2026-07-20)
+++ v10 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4aeaf24dfe254b5e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b6fc83551c64023" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R384aad424e4448bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25b6dd7045144053"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R040c0e2237644915" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R384aad424e4448bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9fccaa2d8b944a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25b6dd7045144053" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend Unternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EBU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>245,470</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,089</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>