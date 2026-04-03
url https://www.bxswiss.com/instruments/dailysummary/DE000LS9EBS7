--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ddf10217fd64e06" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcad15f0327df449a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa14cf4b2cc944da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35e806469c4f4b07"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcae80fcbe5ae4120" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa14cf4b2cc944da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1965fe27ffb64aca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35e806469c4f4b07" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>new wachstum  2</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EBS7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>753,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>778,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>751,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>778,843</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>762,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>772,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>762,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>768,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>772,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>775,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>765,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>770,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>768,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>776,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>766,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>769,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>771,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>773,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>762,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>771,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>766,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>773,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>740,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>757,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>756,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>756,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>761,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>755,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>755,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>763,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>758,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>765,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>773,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>759,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>761,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>761,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>765,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>759,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>762,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>764,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>780,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>764,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>780,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>782,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>783,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>767,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>774,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>771,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>783,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>770,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>782,039</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>