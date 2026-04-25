--- v6 (2026-04-03)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcad15f0327df449a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe7210f8596f4501" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35e806469c4f4b07"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd526b854a7354a37"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1965fe27ffb64aca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35e806469c4f4b07" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f50cbc4f4054044" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd526b854a7354a37" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>new wachstum  2</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EBS7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>780,134</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>755,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>763,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>758,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>765,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>773,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>759,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>761,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>761,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>765,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>759,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>762,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>764,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>780,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>764,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>780,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>782,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>783,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>767,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>774,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>771,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>783,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>770,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>782,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>795,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>804,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>795,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>799,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>803,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>806,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>788,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>799,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>799,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>804,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>796,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>779,758</x:t>
-[...156 lines deleted...]
-          <x:t>767,389</x:t>
+          <x:t>804,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>814,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>817,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>809,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>813,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>816,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>823,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>812,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>816,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>815,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>825,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>811,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>825,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>832,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>833,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>825,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>829,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>840,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>846,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>836,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>846,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>786,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>791,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>771,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>782,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>782,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>786,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>763,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>764,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>771,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>774,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>769,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>769,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>760,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>764,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>758,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>760,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>759,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>763,033</x:t>
-[...404 lines deleted...]
-          <x:t>782,039</x:t>
+          <x:t>769,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>759,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>760,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>760,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>761,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,578</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>