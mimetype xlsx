--- v7 (2026-04-25)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe7210f8596f4501" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc874708c53604a45" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd526b854a7354a37"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7efc069cc424505"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f50cbc4f4054044" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd526b854a7354a37" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10c0c2256c8d4056" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7efc069cc424505" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>new wachstum  2</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EBS7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>815,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>825,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>811,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>825,655</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>760,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>761,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>752,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>753,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>755,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>758,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>757,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>754,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>759,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>759,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>759,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>755,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>757,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>755,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>762,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>761,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>757,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>758,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>736,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>736,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>722,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>723,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>717,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>717,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>736,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>724,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>724,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,479</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>