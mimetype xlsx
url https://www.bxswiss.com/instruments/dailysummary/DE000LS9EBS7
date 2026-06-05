--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc874708c53604a45" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61d3f9f004a04f71" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7efc069cc424505"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6f0c359e662401a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10c0c2256c8d4056" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7efc069cc424505" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44e3d865cdad4383" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6f0c359e662401a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>new wachstum  2</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EBS7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>757,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>758,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>749,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>751,516</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>729,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>744,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>728,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>732,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>726,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>758,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>736,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>736,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>736,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>726,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>726,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>715,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>717,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>717,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,115</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>