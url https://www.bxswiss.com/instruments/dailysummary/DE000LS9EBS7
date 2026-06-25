--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61d3f9f004a04f71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R989e2b8eb0a240fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6f0c359e662401a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc28f4fb35a54b67"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44e3d865cdad4383" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6f0c359e662401a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10249598ce9d48f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc28f4fb35a54b67" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>new wachstum  2</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EBS7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>744,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>744,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>736,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>739,798</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>710,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>717,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>708,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>710,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>715,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>715,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>717,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>719,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>717,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>715,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>691,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>696,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>670,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,854</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>