--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R989e2b8eb0a240fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31927dbce14d42bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc28f4fb35a54b67"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e4a2f82c7d0407f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10249598ce9d48f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc28f4fb35a54b67" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f7769e2a5904400" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e4a2f82c7d0407f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>new wachstum  2</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EBS7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>709,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>714,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>706,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>713,197</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>671,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>675,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>667,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>669,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>661,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>661,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>691,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>696,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>696,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>691,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,628</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>