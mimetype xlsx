--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31927dbce14d42bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc415ce41804f4846" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e4a2f82c7d0407f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c3f8ca8f6094d7a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f7769e2a5904400" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e4a2f82c7d0407f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b571c8c0cc4495e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c3f8ca8f6094d7a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>new wachstum  2</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EBS7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>693,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>698,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>692,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>697,964</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>683,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>683,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>673,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>673,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>662,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>661,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,967</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>