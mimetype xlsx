--- v12 (2026-08-04)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc415ce41804f4846" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a8ebe06c6ec412e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c3f8ca8f6094d7a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ead3a3607054e83"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b571c8c0cc4495e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c3f8ca8f6094d7a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc854256c823845da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ead3a3607054e83" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>new wachstum  2</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EBS7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>649,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>659,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>648,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>659,330</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>669,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>683,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>669,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>677,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>689,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>696,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>691,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>715,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,332</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>