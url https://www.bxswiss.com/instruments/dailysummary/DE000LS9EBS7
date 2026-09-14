--- v13 (2026-08-24)
+++ v14 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a8ebe06c6ec412e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc6d916693dc4e5d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ead3a3607054e83"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e607f233f324620"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc854256c823845da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ead3a3607054e83" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e9847000c6140ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e607f233f324620" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>new wachstum  2</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EBS7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>690,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>704,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>690,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>699,029</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>708,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>713,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>705,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>712,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>724,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>721,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>722,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>717,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>715,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>726,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>726,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>720,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>724,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>724,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>722,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>721,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>720,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>733,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>726,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>733,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>696,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>691,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>696,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,124</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>