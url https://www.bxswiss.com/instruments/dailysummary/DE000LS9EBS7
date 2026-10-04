--- v14 (2026-09-14)
+++ v15 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc6d916693dc4e5d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R257bb707111d44c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e607f233f324620"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02f1be54c0a04da7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e9847000c6140ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e607f233f324620" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00e72537e33e4c6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02f1be54c0a04da7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>new wachstum  2</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EBS7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>721,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>735,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>720,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>733,090</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>698,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>701,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>697,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>699,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>721,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>723,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>689,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>691,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>670,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>670,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,059</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>