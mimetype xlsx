--- v15 (2026-10-04)
+++ v16 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R257bb707111d44c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a840b57ccd34525" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02f1be54c0a04da7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0dd85d64f95f4a8a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00e72537e33e4c6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02f1be54c0a04da7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2b37fe036634aaf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0dd85d64f95f4a8a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>new wachstum  2</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EBS7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>681,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>682,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>672,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>675,591</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>651,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>652,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>647,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>648,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>662,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>670,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>670,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>670,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>662,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,313</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>