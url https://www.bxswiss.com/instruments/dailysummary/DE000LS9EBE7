--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ef3bb0747a14364" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8aef4d7d7d0e4ca9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ee4d41e2e904bcf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ec1b920c72c4e7c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0b71e242bf24428" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ee4d41e2e904bcf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd440404b47e94ce2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ec1b920c72c4e7c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best Chances 1 Stock</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EBE7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,166</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,981</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>