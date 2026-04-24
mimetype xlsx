--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8aef4d7d7d0e4ca9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R651b834cd69e4860" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ec1b920c72c4e7c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63dc64490b7b44e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd440404b47e94ce2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ec1b920c72c4e7c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cf7285a07d94d3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63dc64490b7b44e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best Chances 1 Stock</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EBE7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,947</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,466</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>