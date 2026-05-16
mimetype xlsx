--- v8 (2026-04-24)
+++ v9 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R651b834cd69e4860" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b74b99cb0a54e72" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63dc64490b7b44e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1402436b41d42ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cf7285a07d94d3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63dc64490b7b44e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3600e047ebfa467f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1402436b41d42ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best Chances 1 Stock</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EBE7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,028</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,107</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>