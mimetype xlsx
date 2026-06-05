--- v9 (2026-05-16)
+++ v10 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b74b99cb0a54e72" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09d31d847bab4efb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1402436b41d42ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R092547c1be754d95"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3600e047ebfa467f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1402436b41d42ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b6a9010afdd4368" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R092547c1be754d95" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best Chances 1 Stock</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EBE7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...134 lines deleted...]
-          <x:t>21.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,727</x:t>
-        </x:is>
-[...472 lines deleted...]
-          <x:t>20,107</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>