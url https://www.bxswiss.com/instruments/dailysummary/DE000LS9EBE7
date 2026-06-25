--- v10 (2026-06-05)
+++ v11 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09d31d847bab4efb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c11201f26ac47e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R092547c1be754d95"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b11ed15e95c427b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b6a9010afdd4368" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R092547c1be754d95" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R424632fd540641c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b11ed15e95c427b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best Chances 1 Stock</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EBE7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,491</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,367</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>