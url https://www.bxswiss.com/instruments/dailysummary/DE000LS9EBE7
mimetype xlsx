--- v11 (2026-06-25)
+++ v12 (2026-07-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c11201f26ac47e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R592b3435bf43498e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b11ed15e95c427b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7524fd79ae924f02"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R424632fd540641c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b11ed15e95c427b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82157781f3a241de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7524fd79ae924f02" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best Chances 1 Stock</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EBE7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,139</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,449</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>