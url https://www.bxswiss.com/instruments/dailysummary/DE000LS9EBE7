--- v12 (2026-07-16)
+++ v13 (2026-08-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R592b3435bf43498e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbba0b221d23941dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7524fd79ae924f02"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1518c1f7bf134424"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82157781f3a241de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7524fd79ae924f02" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7b75d15baa94fce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1518c1f7bf134424" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best Chances 1 Stock</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EBE7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,825</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,688</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>