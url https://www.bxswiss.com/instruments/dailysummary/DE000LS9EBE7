--- v13 (2026-08-05)
+++ v14 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbba0b221d23941dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7ced7e23cb84268" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1518c1f7bf134424"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64b8d2ab31d8447f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7b75d15baa94fce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1518c1f7bf134424" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9484580b87347ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64b8d2ab31d8447f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best Chances 1 Stock</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EBE7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>41,875</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,624</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...359 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,020</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,658</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>