--- v14 (2026-08-25)
+++ v15 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7ced7e23cb84268" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffb02976c72840b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64b8d2ab31d8447f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f32bdaba5a6490d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9484580b87347ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64b8d2ab31d8447f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6073e4c6e6984c6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f32bdaba5a6490d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best Chances 1 Stock</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EBE7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,578</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,031</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>