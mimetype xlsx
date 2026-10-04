--- v15 (2026-09-14)
+++ v16 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffb02976c72840b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92ba7cfa2dbd4161" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f32bdaba5a6490d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17623aa328d04831"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6073e4c6e6984c6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f32bdaba5a6490d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red91c193c87044e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17623aa328d04831" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best Chances 1 Stock</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EBE7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,944</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,772</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>