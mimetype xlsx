--- v16 (2026-10-04)
+++ v17 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92ba7cfa2dbd4161" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R086ddda34e914562" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17623aa328d04831"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42421faa5ec846b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red91c193c87044e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17623aa328d04831" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ce4388c631b44b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42421faa5ec846b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best Chances 1 Stock</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EBE7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,960</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,483</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>