--- v13 (2026-09-14)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53ef454995454979" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5dd961620f8d47f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc90b8b99abbe4054"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b82775263df4602"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8efb3949eb7f4a63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc90b8b99abbe4054" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1051134f5dd64803" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b82775263df4602" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Big Player</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EBC1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,301</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>