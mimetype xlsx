--- v14 (2026-10-04)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5dd961620f8d47f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf72fb53458f340ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b82775263df4602"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62801d0a8cfa4900"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1051134f5dd64803" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b82775263df4602" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R347b15b2e6aa4851" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62801d0a8cfa4900" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Big Player</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EBC1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...144 lines deleted...]
-          <x:t>112,658</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,213</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...246 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,363</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,734</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>