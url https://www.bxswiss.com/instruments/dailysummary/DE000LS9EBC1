--- v5 (2026-02-21)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8091c05e669b45de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf201fa2c0e34a37" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8531eb1d7e554f08"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R847647b95f954f13"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd09acd9aa89c4fff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8531eb1d7e554f08" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf569859f8afa4bd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R847647b95f954f13" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Big Player</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EBC1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...107 lines deleted...]
-          <x:t>27.01.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,122</x:t>
-[...495 lines deleted...]
-          <x:t>103,486</x:t>
+          <x:t>104,594</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>