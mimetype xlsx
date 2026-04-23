--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf201fa2c0e34a37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R551fbc0538d04b95" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R847647b95f954f13"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1aa8795bee74f6c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf569859f8afa4bd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R847647b95f954f13" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R564da174e7584d67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1aa8795bee74f6c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Big Player</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EBC1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,214</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,082</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>