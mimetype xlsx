--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R551fbc0538d04b95" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57de9b615db54ff6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1aa8795bee74f6c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c22d76dca8041e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R564da174e7584d67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1aa8795bee74f6c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e37d8ea701e4edb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c22d76dca8041e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Big Player</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EBC1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,003</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,933</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>