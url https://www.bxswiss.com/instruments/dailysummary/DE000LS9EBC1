--- v8 (2026-05-14)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57de9b615db54ff6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re010c0f3bce74e88" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c22d76dca8041e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e00a25319664ff1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e37d8ea701e4edb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c22d76dca8041e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85e6668e57d2430e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e00a25319664ff1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Big Player</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EBC1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,381</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,399</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>