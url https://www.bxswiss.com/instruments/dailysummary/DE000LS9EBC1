--- v9 (2026-06-13)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re010c0f3bce74e88" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc987ad4de6404594" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e00a25319664ff1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0cb2755fd974d47"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85e6668e57d2430e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e00a25319664ff1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb734785aac044a77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0cb2755fd974d47" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Big Player</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EBC1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...592 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,717</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>