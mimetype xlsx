--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc987ad4de6404594" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R311d5bf49aa84de2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0cb2755fd974d47"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R339bf8420c7749bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb734785aac044a77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0cb2755fd974d47" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cd5fe76cc6e46c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R339bf8420c7749bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Big Player</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EBC1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,656</x:t>
@@ -737,31 +319,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,120</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>