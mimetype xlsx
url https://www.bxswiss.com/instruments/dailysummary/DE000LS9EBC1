--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R311d5bf49aa84de2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71270f4459de4f59" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R339bf8420c7749bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda328cfee55742f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cd5fe76cc6e46c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R339bf8420c7749bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1af1ecca2d4495d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda328cfee55742f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Big Player</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EBC1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,388 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...336 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,578</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -697,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,470</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>