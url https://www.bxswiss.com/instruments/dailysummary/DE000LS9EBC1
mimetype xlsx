--- v12 (2026-08-23)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71270f4459de4f59" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53ef454995454979" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda328cfee55742f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc90b8b99abbe4054"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1af1ecca2d4495d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda328cfee55742f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8efb3949eb7f4a63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc90b8b99abbe4054" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Big Player</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EBC1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...301 lines deleted...]
-          <x:t>110,319</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,500</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...234 lines deleted...]
-          <x:t>110,827</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>110,371</x:t>
-[...58 lines deleted...]
-          <x:t>110,470</x:t>
+          <x:t>110,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,311</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>