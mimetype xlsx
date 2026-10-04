--- v13 (2026-09-14)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a83b3099d894913" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re473b291d3fb467c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdefe7c07a1074bb8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2046486e1ca14360"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3148228a2cb64b35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdefe7c07a1074bb8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ae9437763e74699" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2046486e1ca14360" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividende International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EAU5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,784</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,420</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>