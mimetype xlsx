--- v14 (2026-10-04)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re473b291d3fb467c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79be3fc4537845b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2046486e1ca14360"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf600a1f2d4884316"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ae9437763e74699" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2046486e1ca14360" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raeee8443a1014cfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf600a1f2d4884316" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividende International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EAU5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,342</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,881</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>