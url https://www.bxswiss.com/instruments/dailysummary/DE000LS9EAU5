--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R296449a36ba54fec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40479e39540846b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb20a354f6e0f4087"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R275e7d5585854f54"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f541f5bd3c44464" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb20a354f6e0f4087" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00c1056be4844016" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R275e7d5585854f54" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividende International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EAU5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...41 lines deleted...]
-          <x:t>133,945</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,059</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>134,217</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>133,980</x:t>
-[...463 lines deleted...]
-          <x:t>132,685</x:t>
+          <x:t>134,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,332</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>