--- v6 (2026-04-05)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40479e39540846b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b5249e9a9e8489c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R275e7d5585854f54"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb09dbb6889924e77"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00c1056be4844016" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R275e7d5585854f54" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc3f51c55b624398" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb09dbb6889924e77" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividende International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EAU5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>135,332</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,396</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>