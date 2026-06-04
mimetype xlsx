--- v7 (2026-05-15)
+++ v8 (2026-06-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b5249e9a9e8489c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ed70a5138324a23" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb09dbb6889924e77"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf52bd08a4aa64d4c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc3f51c55b624398" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb09dbb6889924e77" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c6337e06116442f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf52bd08a4aa64d4c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividende International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EAU5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...176 lines deleted...]
-          <x:t>134,439</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,491</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...176 lines deleted...]
-          <x:t>134,227</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,510</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>134,396</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,345</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>