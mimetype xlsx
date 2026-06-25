--- v8 (2026-06-04)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ed70a5138324a23" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30354bbbd1964a80" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf52bd08a4aa64d4c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8bedeb8e5817409b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c6337e06116442f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf52bd08a4aa64d4c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d22565d7d474038" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8bedeb8e5817409b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividende International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EAU5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,578 +149,173 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...80 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>134,312</x:t>
-[...435 lines deleted...]
-        <x:is>
           <x:t>133,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,009</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,279</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,070</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>