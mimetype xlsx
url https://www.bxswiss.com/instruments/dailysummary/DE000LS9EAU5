--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30354bbbd1964a80" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R170bdf770b124651" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8bedeb8e5817409b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f10b8043b6e4d12"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d22565d7d474038" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8bedeb8e5817409b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbc9a66ebcf643aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f10b8043b6e4d12" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividende International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EAU5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...247 lines deleted...]
-          <x:t>134,594</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>134,537</x:t>
+          <x:t>134,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,784</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...143 lines deleted...]
-          <x:t>134,952</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>134,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>134,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>134,891</x:t>
-[...161 lines deleted...]
-          <x:t>135,070</x:t>
+          <x:t>134,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,322</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>