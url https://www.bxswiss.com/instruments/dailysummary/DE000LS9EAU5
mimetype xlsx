--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R170bdf770b124651" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree7279dd4555434f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f10b8043b6e4d12"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94fbcf3b323f41e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbc9a66ebcf643aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f10b8043b6e4d12" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R262c138016ef4996" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94fbcf3b323f41e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividende International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EAU5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...203 lines deleted...]
-          <x:t>134,900</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,070</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>135,322</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,585</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>