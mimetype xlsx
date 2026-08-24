--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree7279dd4555434f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re15f76dba0ef401c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94fbcf3b323f41e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9050d38dddc44bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R262c138016ef4996" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94fbcf3b323f41e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58e98773390e49dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9050d38dddc44bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividende International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EAU5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,985</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,883</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>