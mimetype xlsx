--- v12 (2026-08-24)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re15f76dba0ef401c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a83b3099d894913" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9050d38dddc44bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdefe7c07a1074bb8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58e98773390e49dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9050d38dddc44bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3148228a2cb64b35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdefe7c07a1074bb8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividende International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EAU5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...355 lines deleted...]
-          <x:t>136,859</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>136,785</x:t>
-[...220 lines deleted...]
-          <x:t>136,883</x:t>
+          <x:t>137,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,395</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>