--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14961f7b83fa4e0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf83f21e94a54bdb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0954729785cc434e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43432795b1df4741"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d7ef3598edd470a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0954729785cc434e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66891f4db0dd499b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43432795b1df4741" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unterbewertete Aktien Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EAK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,727</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,037</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>