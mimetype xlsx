--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf83f21e94a54bdb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re322d606b13449fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43432795b1df4741"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2fa5d193d7a4da5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66891f4db0dd499b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43432795b1df4741" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red5e1dadebf24c03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2fa5d193d7a4da5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unterbewertete Aktien Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EAK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,305</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,336</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>