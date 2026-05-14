--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re322d606b13449fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8978cd38e964c71" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2fa5d193d7a4da5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31a3000aa7b2465b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red5e1dadebf24c03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2fa5d193d7a4da5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb63151bc72cd49ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31a3000aa7b2465b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unterbewertete Aktien Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EAK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...252 lines deleted...]
-          <x:t>157,963</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>157,963</x:t>
-[...323 lines deleted...]
-          <x:t>160,336</x:t>
+          <x:t>158,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,280</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>