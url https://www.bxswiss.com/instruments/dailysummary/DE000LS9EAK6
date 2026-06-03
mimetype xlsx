--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8978cd38e964c71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref932c83a2bc47d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31a3000aa7b2465b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a8f218738484775"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb63151bc72cd49ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31a3000aa7b2465b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2287d7f704cf459d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a8f218738484775" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unterbewertete Aktien Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EAK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,523</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,255</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>