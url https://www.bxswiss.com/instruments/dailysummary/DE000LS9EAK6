--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref932c83a2bc47d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70d867625d2145bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a8f218738484775"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re11c57f65a5a49d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2287d7f704cf459d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a8f218738484775" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc50ceba9e1014bad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re11c57f65a5a49d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unterbewertete Aktien Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EAK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...41 lines deleted...]
-          <x:t>155,534</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,783</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.05.2026</x:t>
-[...505 lines deleted...]
-          <x:t>153,255</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,210</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>