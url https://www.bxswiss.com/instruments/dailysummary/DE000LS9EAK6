--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70d867625d2145bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29253145a9574771" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re11c57f65a5a49d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3dee068509a49e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc50ceba9e1014bad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re11c57f65a5a49d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2aa8ea75e2a94d45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3dee068509a49e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unterbewertete Aktien Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EAK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,919</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,934</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>