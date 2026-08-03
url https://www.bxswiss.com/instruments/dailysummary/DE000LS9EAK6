--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29253145a9574771" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d05e2b64bf84ef8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3dee068509a49e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a2505af8f46490b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2aa8ea75e2a94d45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3dee068509a49e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0473c58a7874428" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a2505af8f46490b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unterbewertete Aktien Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EAK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,849</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,688</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>