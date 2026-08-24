--- v12 (2026-08-03)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d05e2b64bf84ef8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2107c620f6af4269" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a2505af8f46490b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcb58eec0c4e44c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0473c58a7874428" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a2505af8f46490b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72394a4316954a2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcb58eec0c4e44c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unterbewertete Aktien Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EAK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,614</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,007</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>