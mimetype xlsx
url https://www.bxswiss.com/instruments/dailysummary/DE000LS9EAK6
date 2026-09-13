--- v13 (2026-08-24)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2107c620f6af4269" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20495652a0b0438c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcb58eec0c4e44c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R748a2b1963ff4dec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72394a4316954a2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcb58eec0c4e44c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0051000556514c5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R748a2b1963ff4dec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unterbewertete Aktien Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EAK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,849</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,379</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>