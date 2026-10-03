--- v14 (2026-09-13)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20495652a0b0438c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4554da5484ba4c3d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R748a2b1963ff4dec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27a8cfd263134fe4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0051000556514c5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R748a2b1963ff4dec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9ed9664d76b4866" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27a8cfd263134fe4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unterbewertete Aktien Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EAK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,656</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,107</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>