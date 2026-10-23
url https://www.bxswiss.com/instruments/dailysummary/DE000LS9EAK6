--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4554da5484ba4c3d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R999dffb8f9ed4329" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27a8cfd263134fe4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8388e85d4312491d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9ed9664d76b4866" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27a8cfd263134fe4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05b2d08d9b1e4ed2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8388e85d4312491d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unterbewertete Aktien Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EAK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,624</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,191</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>