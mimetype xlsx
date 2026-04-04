--- v3 (2026-03-14)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R031a1b56b5ec4556" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a24e20ae8e5452a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbe119aca7f7479f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R617453c4bbf44cb4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4da42d107d6048dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbe119aca7f7479f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52e0677aefc34620" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R617453c4bbf44cb4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden und Outperformance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DZM1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,640 +149,235 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...166 lines deleted...]
-          <x:t>351,731</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,629</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...413 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,461</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,734</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>