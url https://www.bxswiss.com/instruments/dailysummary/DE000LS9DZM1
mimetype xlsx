--- v4 (2026-04-04)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a24e20ae8e5452a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dd34e0eb3214641" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R617453c4bbf44cb4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re686088bf2b74988"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52e0677aefc34620" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R617453c4bbf44cb4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61e400c1164e484e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re686088bf2b74988" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden und Outperformance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DZM1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,779</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,054</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>