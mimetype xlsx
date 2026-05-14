--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dd34e0eb3214641" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reed656db24934d36" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re686088bf2b74988"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref59a9c9d47c45d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61e400c1164e484e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re686088bf2b74988" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92bf44295cb04446" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref59a9c9d47c45d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden und Outperformance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DZM1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,375</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,279</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>