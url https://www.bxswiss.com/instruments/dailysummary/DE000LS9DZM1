--- v6 (2026-05-14)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reed656db24934d36" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R871b46e348464764" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref59a9c9d47c45d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R322674ec37b24e66"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92bf44295cb04446" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref59a9c9d47c45d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdf8c666a04944ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R322674ec37b24e66" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden und Outperformance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DZM1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,889</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,349</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>