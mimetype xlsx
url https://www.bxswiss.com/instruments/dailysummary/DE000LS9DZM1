--- v7 (2026-06-13)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R871b46e348464764" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba6fb4065f2e4129" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R322674ec37b24e66"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c39bc285cfd44a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdf8c666a04944ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R322674ec37b24e66" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbe3d093c1fb49e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c39bc285cfd44a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden und Outperformance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DZM1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>373,349</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,532</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>