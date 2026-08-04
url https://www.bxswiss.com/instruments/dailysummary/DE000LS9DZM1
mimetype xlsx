--- v8 (2026-07-15)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba6fb4065f2e4129" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabb4723c8cf740dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c39bc285cfd44a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfea1e3ebb4fd442a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbe3d093c1fb49e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c39bc285cfd44a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00293c7342994d53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfea1e3ebb4fd442a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden und Outperformance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DZM1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...333 lines deleted...]
-          <x:t>383,794</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>382,976</x:t>
-[...242 lines deleted...]
-          <x:t>380,532</x:t>
+          <x:t>378,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,135</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>