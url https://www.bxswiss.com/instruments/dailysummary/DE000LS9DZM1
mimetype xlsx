--- v9 (2026-08-04)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabb4723c8cf740dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R492e695255564d8e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfea1e3ebb4fd442a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d38b2c3893d4d6b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00293c7342994d53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfea1e3ebb4fd442a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R176816d9e1414e9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d38b2c3893d4d6b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden und Outperformance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DZM1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,609</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>382,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,466</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>