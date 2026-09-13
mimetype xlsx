--- v10 (2026-08-24)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R492e695255564d8e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd561ecfdfb9a4a69" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d38b2c3893d4d6b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb06288b6cf6b4a67"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R176816d9e1414e9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d38b2c3893d4d6b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85c30ffb514c49b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb06288b6cf6b4a67" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden und Outperformance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DZM1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>391,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>391,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>388,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>390,721</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>389,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>389,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,510</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>