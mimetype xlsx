--- v11 (2026-09-13)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd561ecfdfb9a4a69" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31c7fd9c19f04e90" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb06288b6cf6b4a67"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40a86f3073734b02"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85c30ffb514c49b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb06288b6cf6b4a67" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcef86c75be9548f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40a86f3073734b02" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden und Outperformance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DZM1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>389,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>390,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>388,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>389,970</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>384,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>384,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,173</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>