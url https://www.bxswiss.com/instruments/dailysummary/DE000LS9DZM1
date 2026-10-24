--- v12 (2026-10-03)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31c7fd9c19f04e90" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5cb70acb74b4062" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40a86f3073734b02"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5f72dbe2a4d4657"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcef86c75be9548f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40a86f3073734b02" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ef7f69604044b29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5f72dbe2a4d4657" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden und Outperformance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DZM1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>391,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>392,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>390,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>392,949</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>392,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>392,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,577</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>