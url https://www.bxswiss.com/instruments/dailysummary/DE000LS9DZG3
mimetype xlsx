--- v12 (2026-09-13)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R151c4d2fde2b493b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50ec627eb9354ce4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ab22e6713ea408a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4dfc99dcacb4ea9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01ab3a00b37641c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ab22e6713ea408a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd05361e383f4a30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4dfc99dcacb4ea9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Formel Faktor 10</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DZG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.468,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.472,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.445,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.457,310</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.519,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.542,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.512,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.537,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.497,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.500,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.473,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.485,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.478,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.496,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.468,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.491,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.490,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.525,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.482,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.517,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.535,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.580,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.535,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.562,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.581,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.586,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.549,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.552,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.589,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.630,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.588,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.623,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.620,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.647,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.606,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.639,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.654,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.656,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.629,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.646,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.614,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.641,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.599,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.628,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.666,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.674,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.626,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.638,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.607,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.633,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.583,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.588,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.604,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.629,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.604,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.618,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.615,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.635,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.604,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.607,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.647,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.647,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.605,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.617,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.638,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.671,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.625,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.653,418</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>