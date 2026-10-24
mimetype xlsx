--- v13 (2026-10-03)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50ec627eb9354ce4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ffdb55a665c4a2b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4dfc99dcacb4ea9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53e1802e054f455e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd05361e383f4a30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4dfc99dcacb4ea9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd42527c9a87d4a82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53e1802e054f455e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Formel Faktor 10</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DZG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.620,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.647,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.606,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.639,644</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.638,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.671,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.625,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.653,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.661,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.667,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.646,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.662,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.672,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.707,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.672,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.699,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.677,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.681,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.643,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.656,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.648,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.654,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.630,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.632,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.635,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.640,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.630,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.632,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.613,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.616,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.588,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.588,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.561,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.573,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.535,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.555,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.573,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.583,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.530,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.531,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.460,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.475,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.408,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.472,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.490,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.495,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.433,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.439,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.447,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.471,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.436,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.469,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.435,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.473,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.406,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.458,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.487,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.497,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.468,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.492,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.440,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.448,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.413,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.420,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.421,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.432,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.395,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.417,470</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>