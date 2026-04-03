--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01e71027b5794a13" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a6a04bd3bc54b1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6be80e227aa546c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R858d529cf6014136"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91ef0202561643fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6be80e227aa546c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R383753e254b14495" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R858d529cf6014136" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Formel Faktor 10</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DZG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.469,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.538,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.467,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.535,278</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.545,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.563,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.532,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.537,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.544,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.559,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.534,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.548,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.540,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.548,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.534,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.537,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.554,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.558,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.538,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.542,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.525,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.532,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.496,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.507,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.509,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.509,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.479,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.484,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.444,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.503,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.441,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.485,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.498,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.507,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.486,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.502,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.519,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.536,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.516,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.522,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.511,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.512,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.489,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.489,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.487,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.488,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.446,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.454,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.455,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.468,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.446,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.451,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.431,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.450,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.427,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.447,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.466,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.468,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.451,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.460,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.449,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.464,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.444,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.462,886</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>