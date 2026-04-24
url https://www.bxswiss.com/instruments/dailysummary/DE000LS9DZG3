--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a6a04bd3bc54b1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba3e40866e3b4684" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R858d529cf6014136"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde0af42887c24b20"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R383753e254b14495" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R858d529cf6014136" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf4331805b484237" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde0af42887c24b20" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Formel Faktor 10</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DZG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.444,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.503,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.441,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.485,054</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.449,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.464,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.444,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.462,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.470,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.477,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.465,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.470,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.494,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.499,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.480,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.487,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.486,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.497,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.482,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.495,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.498,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.522,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.497,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.521,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.513,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.518,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.510,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.515,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.514,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.524,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.510,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.523,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.531,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.566,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.527,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.565,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.582,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.585,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.556,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.573,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.572,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.598,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.565,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.596,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.581,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.587,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.560,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.567,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.582,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.588,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.571,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.577,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.583,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.586,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.569,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.584,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.580,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.592,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.568,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.586,474</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>