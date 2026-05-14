--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba3e40866e3b4684" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64af309937454349" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde0af42887c24b20"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35c166f437d34bf0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf4331805b484237" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde0af42887c24b20" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3594e6f476754d64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35c166f437d34bf0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Formel Faktor 10</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DZG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.513,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.518,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.510,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.515,718</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.580,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.592,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.568,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.586,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.590,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.623,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.587,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.620,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.619,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.621,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.597,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.599,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.613,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.617,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.593,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.597,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.607,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.620,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.603,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.614,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.616,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.619,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.580,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.600,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.636,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.646,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.629,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.632,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.637,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.645,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.628,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.637,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.629,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.637,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.617,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.624,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.638,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.663,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.637,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.653,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.594,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.655,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.590,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.652,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.659,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.661,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.619,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.653,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.658,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.679,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.639,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.641,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.643,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.653,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.635,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.637,923</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>