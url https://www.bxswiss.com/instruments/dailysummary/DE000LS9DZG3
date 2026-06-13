--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64af309937454349" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec7fe1942a3d4025" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35c166f437d34bf0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27d01719b6714885"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3594e6f476754d64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35c166f437d34bf0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e707847cfa74499" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27d01719b6714885" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Formel Faktor 10</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DZG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.658,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.679,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.639,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.641,240</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.643,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.653,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.635,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.637,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.643,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.653,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.635,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.637,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.614,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.617,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.594,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.597,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.576,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.587,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.557,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.559,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.554,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.557,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.529,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.537,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.554,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.567,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.554,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.565,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.584,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.595,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.566,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.575,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.570,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.583,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.564,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.581,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.588,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.601,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.584,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.598,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.596,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.619,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.596,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.607,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.596,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.615,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.593,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.608,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.610,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.611,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.576,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.591,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.592,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.597,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.575,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.587,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.578,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.587,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.567,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.568,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.571,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.591,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.566,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.581,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.548,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.578,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.534,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.568,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.557,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.567,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.504,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.508,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.510,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.540,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.505,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.535,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.553,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.571,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.514,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.514,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.522,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.525,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.494,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.498,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.515,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.525,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.500,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.525,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.553,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.579,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.519,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.534,219</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>