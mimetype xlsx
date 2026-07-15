--- v8 (2026-06-13)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec7fe1942a3d4025" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R337125813d5548f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27d01719b6714885"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d7b035f954647a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e707847cfa74499" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27d01719b6714885" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0123186b0bd44a2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d7b035f954647a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Formel Faktor 10</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DZG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>1.534,219</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.544,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.547,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.516,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.523,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.543,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.549,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.511,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.524,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.517,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.524,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.485,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.486,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.484,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.500,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.444,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.447,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.482,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.509,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.482,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.498,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.494,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.531,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.485,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.520,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.471,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.476,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.449,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.450,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.454,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.454,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.450,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.453,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.416,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.422,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.340,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.368,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.345,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.369,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.318,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.369,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.372,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.418,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.369,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.417,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.456,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.471,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.429,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.466,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.488,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.527,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.487,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.522,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.501,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.537,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.443,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.451,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.467,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.473,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.459,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.470,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.472,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.507,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.453,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.505,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.505,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.513,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.478,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.482,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.468,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.474,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.446,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.451,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.478,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.479,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.447,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.460,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.481,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.504,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.477,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.501,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.488,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.503,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.476,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.491,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.490,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.490,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.479,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.486,325</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>