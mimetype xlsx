--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R337125813d5548f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R529cbd92dd5c4848" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d7b035f954647a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf10507d9b8e6493c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0123186b0bd44a2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d7b035f954647a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra89323d304c4482c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf10507d9b8e6493c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Formel Faktor 10</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DZG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.467,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.473,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.459,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.470,009</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.490,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.490,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.479,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.486,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.489,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.514,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.484,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.490,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.476,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.481,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.456,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.471,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.437,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.438,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.425,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.430,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.430,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.464,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.429,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.443,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.456,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.480,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.452,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.470,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.482,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.511,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.465,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.508,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.470,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.473,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.390,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.393,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.470,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.473,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.390,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.393,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.375,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.376,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.289,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.303,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.287,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.295,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.242,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.271,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.266,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.286,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.237,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.243,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.212,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.294,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.210,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.273,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.348,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.370,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.287,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.292,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.309,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.326,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.261,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.314,292</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>