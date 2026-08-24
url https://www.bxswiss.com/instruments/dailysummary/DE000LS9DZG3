--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R529cbd92dd5c4848" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdb8a225c1b249cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf10507d9b8e6493c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24cf291346924733"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra89323d304c4482c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf10507d9b8e6493c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R328ac5e587ad4c65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24cf291346924733" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Formel Faktor 10</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DZG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.470,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.473,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.390,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.393,808</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.309,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.326,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.261,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.314,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.361,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.412,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.355,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.408,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.433,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.434,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.383,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.405,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.375,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.416,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.332,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.409,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.399,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.412,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.354,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.403,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.425,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.433,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.392,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.399,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.387,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.400,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.377,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.392,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.424,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.452,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.424,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.437,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.435,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.481,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.423,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.479,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.477,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.487,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.456,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.462,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.498,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.525,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.481,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.521,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.482,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.482,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.426,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.437,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.444,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.456,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.439,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.453,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.455,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.457,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.437,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.446,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.475,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.485,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.459,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.475,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>