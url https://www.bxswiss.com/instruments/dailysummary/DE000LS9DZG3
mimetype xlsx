--- v11 (2026-08-24)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdb8a225c1b249cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R151c4d2fde2b493b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24cf291346924733"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ab22e6713ea408a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R328ac5e587ad4c65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24cf291346924733" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01ab3a00b37641c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ab22e6713ea408a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Formel Faktor 10</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DZG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.424,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.452,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.424,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.437,480</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.475,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.485,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.459,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.475,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.467,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.485,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.446,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.484,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.479,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.479,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.460,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.479,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.472,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.477,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.453,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.461,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.506,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.515,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.480,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.487,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.469,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.485,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.467,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.472,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.458,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.485,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.449,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.482,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.489,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.489,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.441,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.470,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.468,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.472,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.445,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.457,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.467,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.527,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.461,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.526,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.505,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.509,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.477,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.484,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.494,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.498,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.485,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.496,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.498,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.535,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.486,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.535,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.523,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.558,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.503,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.540,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.526,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.536,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.499,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.524,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.519,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.542,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.512,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.537,110</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>