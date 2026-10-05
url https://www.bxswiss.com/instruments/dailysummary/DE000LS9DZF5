--- v11 (2026-09-13)
+++ v12 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R822398765408407c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb091318373f14264" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91946b296cad496f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refbb5c9ac0534375"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74a3258820b24f78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91946b296cad496f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b0ccf2c42264014" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refbb5c9ac0534375" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hase und Igel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DZF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,741</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,393</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>