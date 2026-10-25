--- v12 (2026-10-05)
+++ v13 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb091318373f14264" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R599693ae28034330" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refbb5c9ac0534375"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfc3a1ffccc84eb6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b0ccf2c42264014" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refbb5c9ac0534375" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R379bd1fc87d74d1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfc3a1ffccc84eb6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hase und Igel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DZF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,839</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,238</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>