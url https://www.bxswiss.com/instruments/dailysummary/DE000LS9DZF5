--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda54149c16a34c6d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac7f998d96394fff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1dcad488a9044f9a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf484cd96e2147c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb3528b1a94842dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1dcad488a9044f9a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cf9a7886b884eac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf484cd96e2147c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hase und Igel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DZF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,028</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,035</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>