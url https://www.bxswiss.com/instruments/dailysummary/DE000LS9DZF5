--- v6 (2026-04-05)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac7f998d96394fff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5092c7b037146ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf484cd96e2147c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6dc5b6e7810d4851"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cf9a7886b884eac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf484cd96e2147c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R453cd7b38715406d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6dc5b6e7810d4851" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hase und Igel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DZF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>267,035</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,727</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>