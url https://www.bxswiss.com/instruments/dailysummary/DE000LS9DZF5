--- v7 (2026-05-15)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5092c7b037146ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98645bb0ee484d84" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6dc5b6e7810d4851"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a49a219c51b44d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R453cd7b38715406d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6dc5b6e7810d4851" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R963e3c64c597445b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a49a219c51b44d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hase und Igel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DZF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,145</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,896</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>