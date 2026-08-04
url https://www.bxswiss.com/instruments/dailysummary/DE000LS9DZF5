--- v8 (2026-06-05)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98645bb0ee484d84" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8e9c1439b49461c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a49a219c51b44d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0acd39cdc8484982"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R963e3c64c597445b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a49a219c51b44d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d96ea0fcbdb4ed0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0acd39cdc8484982" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hase und Igel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DZF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>272,896</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,316</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>