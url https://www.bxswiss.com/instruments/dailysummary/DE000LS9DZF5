--- v9 (2026-08-04)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8e9c1439b49461c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b2f178362a24d22" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0acd39cdc8484982"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89fea72b46494d63"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d96ea0fcbdb4ed0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0acd39cdc8484982" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83c75857d2fb4ad0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89fea72b46494d63" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hase und Igel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DZF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,217</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,389</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>