--- v10 (2026-08-24)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b2f178362a24d22" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R822398765408407c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89fea72b46494d63"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91946b296cad496f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83c75857d2fb4ad0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89fea72b46494d63" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74a3258820b24f78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91946b296cad496f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hase und Igel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DZF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,227</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,060</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>