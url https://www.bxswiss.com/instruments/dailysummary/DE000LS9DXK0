--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9333e8de0974fc6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2328bfd45d2486f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf878544fd2b045c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c6998872ccc4896"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7d471e5d1204a71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf878544fd2b045c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40dc6b6ec5634f4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c6998872ccc4896" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>five-alive wireless</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DXK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,009</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,606</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>