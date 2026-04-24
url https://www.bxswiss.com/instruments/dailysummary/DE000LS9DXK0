--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2328bfd45d2486f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67b26f246ef84f4b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c6998872ccc4896"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref5e89d39e1d4f84"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40dc6b6ec5634f4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c6998872ccc4896" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd435a5ed83e84edf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref5e89d39e1d4f84" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>five-alive wireless</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DXK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,699</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,675</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>