--- v7 (2026-04-24)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67b26f246ef84f4b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5ccab477d7f458a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref5e89d39e1d4f84"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0b4469e113f48fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd435a5ed83e84edf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref5e89d39e1d4f84" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R933e8c00673c4c65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0b4469e113f48fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>five-alive wireless</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DXK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,157</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,778</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>