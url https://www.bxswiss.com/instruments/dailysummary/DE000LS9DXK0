--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5ccab477d7f458a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89f825af252f419e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0b4469e113f48fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8699d42dfec4e59"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R933e8c00673c4c65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0b4469e113f48fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recdc3701a2e14982" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8699d42dfec4e59" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>five-alive wireless</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DXK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,011</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,971</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>