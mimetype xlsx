--- v9 (2026-06-05)
+++ v10 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89f825af252f419e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08320d2f58e741e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8699d42dfec4e59"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38d7e36b36bd47dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recdc3701a2e14982" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8699d42dfec4e59" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7a3b29dd7904337" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38d7e36b36bd47dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>five-alive wireless</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DXK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,328</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,975</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>