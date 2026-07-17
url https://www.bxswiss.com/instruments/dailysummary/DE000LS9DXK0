--- v10 (2026-06-27)
+++ v11 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08320d2f58e741e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91fb6bc2426f474f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38d7e36b36bd47dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff5eca3c61094067"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7a3b29dd7904337" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38d7e36b36bd47dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80d8a36b149b4790" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff5eca3c61094067" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>five-alive wireless</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DXK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,420</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>