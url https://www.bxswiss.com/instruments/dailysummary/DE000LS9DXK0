--- v11 (2026-07-17)
+++ v12 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91fb6bc2426f474f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3bcc7b1c6a744cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff5eca3c61094067"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2f1ebb2581d4cad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80d8a36b149b4790" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff5eca3c61094067" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e4bc4b71cb54533" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2f1ebb2581d4cad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>five-alive wireless</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DXK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,613</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,098</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>