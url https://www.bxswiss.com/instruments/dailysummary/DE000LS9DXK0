--- v12 (2026-08-06)
+++ v13 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3bcc7b1c6a744cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc08b7422c9b24e25" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2f1ebb2581d4cad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R571bc0904e2d4e04"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e4bc4b71cb54533" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2f1ebb2581d4cad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfd96465167746ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R571bc0904e2d4e04" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>five-alive wireless</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DXK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,286</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,691</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>