--- v13 (2026-08-26)
+++ v14 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc08b7422c9b24e25" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bd067391b544fde" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R571bc0904e2d4e04"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9b502d2085f4f1d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfd96465167746ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R571bc0904e2d4e04" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfecf20514f8a4c84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9b502d2085f4f1d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>five-alive wireless</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DXK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,646</x:t>
@@ -737,31 +339,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,575</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>