--- v14 (2026-09-15)
+++ v15 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bd067391b544fde" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R355a6036d6c24adf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9b502d2085f4f1d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfedb18217f2a4cff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfecf20514f8a4c84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9b502d2085f4f1d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75245fef952c4678" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfedb18217f2a4cff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>five-alive wireless</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DXK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,435 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...383 lines deleted...]
-        <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,913</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>