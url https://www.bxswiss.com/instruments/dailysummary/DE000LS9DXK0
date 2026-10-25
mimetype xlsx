--- v15 (2026-10-05)
+++ v16 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R355a6036d6c24adf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a63ab45c3fe4f33" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfedb18217f2a4cff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72926376eb9c49ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75245fef952c4678" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfedb18217f2a4cff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rccc1bd3545744092" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72926376eb9c49ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>five-alive wireless</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DXK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,944</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,271</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>