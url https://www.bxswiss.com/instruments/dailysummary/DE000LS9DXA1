--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce77f96b8cce45dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R749e445187824515" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5839e152d084a73"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafcbf033f12341b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcabf977139e6457b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5839e152d084a73" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1eb79e48e3c846fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafcbf033f12341b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Werte mit Erholungspotential</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DXA1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...134 lines deleted...]
-          <x:t>28.01.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,254</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...470 lines deleted...]
-          <x:t>132,670</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,669</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>