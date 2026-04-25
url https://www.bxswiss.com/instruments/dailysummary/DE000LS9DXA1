--- v4 (2026-04-03)
+++ v5 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R749e445187824515" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3246f34ca29f4cd7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafcbf033f12341b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R284113b3009044b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1eb79e48e3c846fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafcbf033f12341b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7766c1528c724053" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R284113b3009044b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Werte mit Erholungspotential</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DXA1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,261</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,110</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>