--- v5 (2026-04-25)
+++ v6 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3246f34ca29f4cd7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1c32ed2c5ec49ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R284113b3009044b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdabb502397164da8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7766c1528c724053" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R284113b3009044b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R951e86c52eb64ac9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdabb502397164da8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Werte mit Erholungspotential</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DXA1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,507</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,278</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>