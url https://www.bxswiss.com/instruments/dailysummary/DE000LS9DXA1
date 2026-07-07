--- v6 (2026-05-15)
+++ v7 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1c32ed2c5ec49ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b7f7cf172c7474a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdabb502397164da8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4e5b1b68bd44307"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R951e86c52eb64ac9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdabb502397164da8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71d9d9cac1e748af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4e5b1b68bd44307" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Werte mit Erholungspotential</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DXA1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...613 lines deleted...]
-          <x:t>130,278</x:t>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,515</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>