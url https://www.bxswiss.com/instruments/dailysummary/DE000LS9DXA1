--- v7 (2026-07-07)
+++ v8 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b7f7cf172c7474a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R388a70cb24404de5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4e5b1b68bd44307"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1374c536fee0475d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71d9d9cac1e748af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4e5b1b68bd44307" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc35fbe9716874cdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1374c536fee0475d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Werte mit Erholungspotential</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DXA1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.06.2026</x:t>
-[...215 lines deleted...]
-          <x:t>17.06.2026</x:t>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,939</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...362 lines deleted...]
-          <x:t>132,515</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,201</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>