--- v8 (2026-07-28)
+++ v9 (2026-09-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R388a70cb24404de5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65a3009caf9d41df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1374c536fee0475d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R071d3239877d4d2e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc35fbe9716874cdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1374c536fee0475d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51620be66f44486a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R071d3239877d4d2e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Werte mit Erholungspotential</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DXA1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>133,201</x:t>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,962</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>