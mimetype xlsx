--- v9 (2026-09-05)
+++ v10 (2026-09-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65a3009caf9d41df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf065de1f37e4425" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R071d3239877d4d2e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R241597b91dfa4cdb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51620be66f44486a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R071d3239877d4d2e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26a8737fec084ef1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R241597b91dfa4cdb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Werte mit Erholungspotential</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DXA1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,090</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,425</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>