--- v10 (2026-09-26)
+++ v11 (2026-10-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf065de1f37e4425" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dfe1276a296440f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R241597b91dfa4cdb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdde834c680094760"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26a8737fec084ef1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R241597b91dfa4cdb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6edf6b6dc418471b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdde834c680094760" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Werte mit Erholungspotential</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DXA1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,171</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,176</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>