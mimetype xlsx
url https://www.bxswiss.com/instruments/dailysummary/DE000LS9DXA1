--- v11 (2026-10-16)
+++ v12 (2026-11-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dfe1276a296440f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfe70ff8115c4b97" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdde834c680094760"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65f47ab08e93478f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6edf6b6dc418471b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdde834c680094760" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb11485c57a08424d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65f47ab08e93478f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Werte mit Erholungspotential</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DXA1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,065</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,902</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>