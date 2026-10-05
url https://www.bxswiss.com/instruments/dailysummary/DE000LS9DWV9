--- v12 (2026-09-15)
+++ v13 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cb5e86d2243409d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R948a884e2e0a4583" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddd90639512944b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf077f47135e4998"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51b4a484ea594291" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddd90639512944b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6635fb244d5d4c26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf077f47135e4998" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Traditions- und Wachstumsmarken</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DWV9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,174</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,516</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>