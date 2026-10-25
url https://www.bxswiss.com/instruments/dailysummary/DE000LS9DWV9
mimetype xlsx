--- v13 (2026-10-05)
+++ v14 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R948a884e2e0a4583" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R344fb6db32204178" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf077f47135e4998"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5242b20c7124fd5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6635fb244d5d4c26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf077f47135e4998" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15f45733d7654ce3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5242b20c7124fd5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Traditions- und Wachstumsmarken</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DWV9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...68 lines deleted...]
-          <x:t>189,849</x:t>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,736</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>189,516</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,458</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>