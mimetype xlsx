--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R046eb9f1e4eb432e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R844deddbb0e441ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e6fb56371664c23"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd92acd10e23a4749"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86b6cb5a04ae4dda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e6fb56371664c23" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc004b736944f4d81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd92acd10e23a4749" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Traditions- und Wachstumsmarken</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DWV9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>167,730</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,634</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>