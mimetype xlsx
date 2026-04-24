--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R844deddbb0e441ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2a6ed070a8e45fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd92acd10e23a4749"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4dd57342ab1b4670"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc004b736944f4d81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd92acd10e23a4749" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0099cf7723894e45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4dd57342ab1b4670" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Traditions- und Wachstumsmarken</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DWV9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,424</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,863</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>