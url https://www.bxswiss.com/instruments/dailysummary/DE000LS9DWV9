--- v6 (2026-04-24)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2a6ed070a8e45fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R575cce512c28403c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4dd57342ab1b4670"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4b88b3d239547e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0099cf7723894e45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4dd57342ab1b4670" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R438d12d8cd094183" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4b88b3d239547e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Traditions- und Wachstumsmarken</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DWV9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,046</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,530</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>