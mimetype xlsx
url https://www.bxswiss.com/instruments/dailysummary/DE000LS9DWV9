--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R575cce512c28403c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbaaabb3a4c474258" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4b88b3d239547e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72e96dcdd1a9491a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R438d12d8cd094183" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4b88b3d239547e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4efe760670274d78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72e96dcdd1a9491a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Traditions- und Wachstumsmarken</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DWV9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,295</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,415</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>