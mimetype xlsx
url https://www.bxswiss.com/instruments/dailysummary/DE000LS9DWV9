--- v8 (2026-06-05)
+++ v9 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbaaabb3a4c474258" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb5b890522e44f40" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72e96dcdd1a9491a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d9c6b40123d4ea4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4efe760670274d78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72e96dcdd1a9491a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ac120094a824991" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d9c6b40123d4ea4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Traditions- und Wachstumsmarken</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DWV9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,619</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,880</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>