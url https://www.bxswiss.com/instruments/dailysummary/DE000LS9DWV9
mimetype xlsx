--- v9 (2026-06-27)
+++ v10 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb5b890522e44f40" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R522ca1ac47f2450a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d9c6b40123d4ea4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37cfa9ded2744163"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ac120094a824991" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d9c6b40123d4ea4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R797167eca6fa4f4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37cfa9ded2744163" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Traditions- und Wachstumsmarken</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DWV9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...640 lines deleted...]
-          <x:t>187,880</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,169</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>