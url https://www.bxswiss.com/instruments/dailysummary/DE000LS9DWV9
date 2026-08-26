--- v10 (2026-08-06)
+++ v11 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R522ca1ac47f2450a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra887ed28976d41eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37cfa9ded2744163"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8470a983696a4fab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R797167eca6fa4f4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37cfa9ded2744163" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36e3927f60cf4975" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8470a983696a4fab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Traditions- und Wachstumsmarken</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DWV9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,015</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,536</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>