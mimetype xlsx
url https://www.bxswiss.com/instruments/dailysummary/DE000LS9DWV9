--- v11 (2026-08-26)
+++ v12 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra887ed28976d41eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cb5e86d2243409d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8470a983696a4fab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddd90639512944b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36e3927f60cf4975" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8470a983696a4fab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51b4a484ea594291" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddd90639512944b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Traditions- und Wachstumsmarken</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DWV9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,485</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,506</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>