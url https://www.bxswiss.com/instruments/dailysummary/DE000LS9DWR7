--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ef8ad4eb81c412a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2618ba6777df46ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e27747bffee4300"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1abbf4b35e0549c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R062864efa68d4350" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e27747bffee4300" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54a39f3cbf714539" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1abbf4b35e0549c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Traditions-Marken mit Potenzial</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DWR7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,933</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,141</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>