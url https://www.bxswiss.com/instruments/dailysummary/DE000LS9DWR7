--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2618ba6777df46ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75a67deb5a6c4ea4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1abbf4b35e0549c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39cf271a7fb6448c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54a39f3cbf714539" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1abbf4b35e0549c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9baefce3bac64a95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39cf271a7fb6448c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Traditions-Marken mit Potenzial</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DWR7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,433</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,703</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>