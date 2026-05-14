--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75a67deb5a6c4ea4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13b8424c8cc54e65" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39cf271a7fb6448c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ce9cd5b8bc8447f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9baefce3bac64a95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39cf271a7fb6448c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3244f3a6fd5436a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ce9cd5b8bc8447f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Traditions-Marken mit Potenzial</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DWR7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,767</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,241</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>