--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13b8424c8cc54e65" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59b9ddb7721a43b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ce9cd5b8bc8447f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3ad21bd2c3f4bad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3244f3a6fd5436a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ce9cd5b8bc8447f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra974d33b01064c3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3ad21bd2c3f4bad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Traditions-Marken mit Potenzial</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DWR7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,004</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,492</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>