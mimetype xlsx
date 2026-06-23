--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59b9ddb7721a43b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86af39b9b1f142fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3ad21bd2c3f4bad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R528631015b2a4bb2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra974d33b01064c3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3ad21bd2c3f4bad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8222592b6d64cd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R528631015b2a4bb2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Traditions-Marken mit Potenzial</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DWR7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,717</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,453</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>