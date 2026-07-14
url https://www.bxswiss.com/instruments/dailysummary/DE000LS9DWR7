--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86af39b9b1f142fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92ee8a2e13864be9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R528631015b2a4bb2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ae476fdd2384593"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8222592b6d64cd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R528631015b2a4bb2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfeb2fcd2bed420f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ae476fdd2384593" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Traditions-Marken mit Potenzial</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DWR7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,819</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,071</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>