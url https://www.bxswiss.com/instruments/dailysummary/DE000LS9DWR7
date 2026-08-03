--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92ee8a2e13864be9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11bbcb3b846a42ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ae476fdd2384593"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2110136b866548a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfeb2fcd2bed420f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ae476fdd2384593" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf464c305c3a644d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2110136b866548a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Traditions-Marken mit Potenzial</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DWR7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,100</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,662</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>