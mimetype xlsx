--- v11 (2026-08-03)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11bbcb3b846a42ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf32b37090364e88" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2110136b866548a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2309eb76b4484059"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf464c305c3a644d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2110136b866548a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1fc8bf8ffe44a15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2309eb76b4484059" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Traditions-Marken mit Potenzial</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DWR7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,686</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,151</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>