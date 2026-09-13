--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf32b37090364e88" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7aed0c018a714389" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2309eb76b4484059"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R153c30d00a494dd3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1fc8bf8ffe44a15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2309eb76b4484059" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31a2055716d84772" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R153c30d00a494dd3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Traditions-Marken mit Potenzial</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DWR7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,831</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,935</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>