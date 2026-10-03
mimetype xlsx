--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7aed0c018a714389" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2e8a76b02a541b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R153c30d00a494dd3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R618edb180bac4ca4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31a2055716d84772" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R153c30d00a494dd3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c43c41e422b447a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R618edb180bac4ca4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Traditions-Marken mit Potenzial</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DWR7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...242 lines deleted...]
-          <x:t>25.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>154,817</x:t>
-[...360 lines deleted...]
-          <x:t>156,935</x:t>
+          <x:t>154,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,343</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>