--- v14 (2026-10-03)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2e8a76b02a541b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69018b13ca524456" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R618edb180bac4ca4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e41c677145e4b37"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c43c41e422b447a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R618edb180bac4ca4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0a7b28214604b51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e41c677145e4b37" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Traditions-Marken mit Potenzial</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DWR7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...350 lines deleted...]
-          <x:t>21.09.2026</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>153,502</x:t>
-[...16 lines deleted...]
-          <x:t>22.09.2026</x:t>
+          <x:t>152,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,784</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...227 lines deleted...]
-          <x:t>151,343</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,976</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>