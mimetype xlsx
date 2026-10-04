--- v13 (2026-09-13)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49574828799b4113" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7387f15ac54c469e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae50aa44d0c94316"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35a9b38117c64bd4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf644f038bae64666" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae50aa44d0c94316" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R281a2086106e44c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35a9b38117c64bd4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DWH8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,590 +149,185 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...122 lines deleted...]
-          <x:t>127,691</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,878</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,909</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>