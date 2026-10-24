--- v14 (2026-10-04)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7387f15ac54c469e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ca7224ff0f04162" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35a9b38117c64bd4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5747ddf5c246480b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R281a2086106e44c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35a9b38117c64bd4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96190ce555324c58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5747ddf5c246480b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DWH8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...171 lines deleted...]
-          <x:t>127,611</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,050</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...219 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,436</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,165</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>