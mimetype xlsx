--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7de337dcafc42d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf17a697a5d5c42be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c79ebfbd98c4753"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77d221cb3c75455c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83b0ace4ecd44e19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c79ebfbd98c4753" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R440319de4012463f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77d221cb3c75455c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DWH8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,028</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,106</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>