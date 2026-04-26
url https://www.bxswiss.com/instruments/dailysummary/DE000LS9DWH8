--- v5 (2026-04-03)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf17a697a5d5c42be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbabe9c5104f04c09" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77d221cb3c75455c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1335faed02574798"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R440319de4012463f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77d221cb3c75455c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R345d2a2cb7bb4697" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1335faed02574798" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DWH8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...176 lines deleted...]
-          <x:t>121,008</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,181</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.03.2026</x:t>
-[...424 lines deleted...]
-          <x:t>119,106</x:t>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,264</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>