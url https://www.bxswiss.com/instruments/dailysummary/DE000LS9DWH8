--- v6 (2026-04-26)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbabe9c5104f04c09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R715f6c7c606a4fa5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1335faed02574798"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8661b05a26242fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R345d2a2cb7bb4697" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1335faed02574798" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3274f1131b4e48cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8661b05a26242fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DWH8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,648</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,834</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>