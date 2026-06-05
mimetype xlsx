--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R715f6c7c606a4fa5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5835cd1bec414c33" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8661b05a26242fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5e0dbf1467148ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3274f1131b4e48cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8661b05a26242fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reea8b2c422e24b40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5e0dbf1467148ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DWH8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,583</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,504</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>