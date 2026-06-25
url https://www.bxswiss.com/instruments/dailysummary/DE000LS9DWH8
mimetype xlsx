--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5835cd1bec414c33" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R479635b513b04431" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5e0dbf1467148ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36b33ca053b64560"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reea8b2c422e24b40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5e0dbf1467148ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c1e7520c85847b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36b33ca053b64560" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DWH8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,583 +149,178 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...274 lines deleted...]
-          <x:t>116,215</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>116,120</x:t>
-[...246 lines deleted...]
-        <x:is>
           <x:t>118,715</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,493</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,678</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>