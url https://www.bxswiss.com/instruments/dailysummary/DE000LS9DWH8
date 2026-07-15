--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R479635b513b04431" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68f5f27822cb4a49" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36b33ca053b64560"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4e8b7a995cf4933"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c1e7520c85847b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36b33ca053b64560" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54b71ce6260447fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4e8b7a995cf4933" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DWH8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,673</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,669</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>