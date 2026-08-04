--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68f5f27822cb4a49" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec5ea4c1080f4ad1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4e8b7a995cf4933"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0dd54887ddca4615"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54b71ce6260447fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4e8b7a995cf4933" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R262d56078c2c4276" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0dd54887ddca4615" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DWH8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,669</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,835</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>