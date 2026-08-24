--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec5ea4c1080f4ad1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R728e8bf90a5a41c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0dd54887ddca4615"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a563a854c284bf0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R262d56078c2c4276" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0dd54887ddca4615" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1719f2afe79c4eab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a563a854c284bf0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DWH8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,845</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,511</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>