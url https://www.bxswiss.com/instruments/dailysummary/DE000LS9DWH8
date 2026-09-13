--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R728e8bf90a5a41c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49574828799b4113" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a563a854c284bf0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae50aa44d0c94316"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1719f2afe79c4eab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a563a854c284bf0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf644f038bae64666" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae50aa44d0c94316" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DWH8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,77 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...365 lines deleted...]
-          <x:t>126,537</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,062</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,301</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>