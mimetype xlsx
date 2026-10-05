--- v13 (2026-09-15)
+++ v14 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R557d06856b964bf9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a1b8e55b0f94dca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R502d02b7329c4c7e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a2388d08b3041aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3a955736fc04c03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R502d02b7329c4c7e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd26f721a74ac4409" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a2388d08b3041aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MPINVEST_Konsumdividenden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DWA3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,104 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>235,608</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,216</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,851</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,782</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>