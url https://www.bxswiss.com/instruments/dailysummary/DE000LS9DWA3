--- v14 (2026-10-05)
+++ v15 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a1b8e55b0f94dca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ec4b6f82ebc422e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a2388d08b3041aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc597ab8ada24c8a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd26f721a74ac4409" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a2388d08b3041aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c00087c66744c20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc597ab8ada24c8a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MPINVEST_Konsumdividenden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DWA3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,556 +149,178 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...360 lines deleted...]
-          <x:t>245,591</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>244,632</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>243,890</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,517</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,916</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>