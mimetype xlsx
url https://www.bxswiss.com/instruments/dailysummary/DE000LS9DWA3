--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3d6c46c05a2410e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1731424cf27d4e12" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcd5ac06c47d45ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R136a4b316fe64070"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2297c0495664b02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcd5ac06c47d45ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2866c0385fd7470f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R136a4b316fe64070" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MPINVEST_Konsumdividenden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DWA3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,082</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,635</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>