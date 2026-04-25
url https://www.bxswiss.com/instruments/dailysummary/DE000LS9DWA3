--- v5 (2026-04-03)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1731424cf27d4e12" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f20f6be77c74f89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R136a4b316fe64070"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5e305636fcb4f72"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2866c0385fd7470f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R136a4b316fe64070" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb45202a1e98495e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5e305636fcb4f72" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MPINVEST_Konsumdividenden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DWA3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,557</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,154</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>