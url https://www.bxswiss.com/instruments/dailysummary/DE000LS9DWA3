--- v6 (2026-04-25)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f20f6be77c74f89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc2c11de4fc04577" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5e305636fcb4f72"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83325a3c1e5145f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb45202a1e98495e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5e305636fcb4f72" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8197392979cc4bb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83325a3c1e5145f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MPINVEST_Konsumdividenden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DWA3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,524</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,560</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>