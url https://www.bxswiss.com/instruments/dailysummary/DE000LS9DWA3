--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc2c11de4fc04577" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6007a09232c24aa1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83325a3c1e5145f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R699d9aa2670c4e12"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8197392979cc4bb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83325a3c1e5145f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2df1bfcf23644a3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R699d9aa2670c4e12" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MPINVEST_Konsumdividenden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DWA3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,954</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,724</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>