--- v8 (2026-06-05)
+++ v9 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6007a09232c24aa1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1c2263ea13d4057" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R699d9aa2670c4e12"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bc32c98625d433f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2df1bfcf23644a3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R699d9aa2670c4e12" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f065072b05442ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bc32c98625d433f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MPINVEST_Konsumdividenden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DWA3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,499</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,601</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>