--- v9 (2026-06-27)
+++ v10 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1c2263ea13d4057" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe883e7b1c6e4bc5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bc32c98625d433f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49120d49f2ac4fca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f065072b05442ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bc32c98625d433f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01b46b59fe0342f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49120d49f2ac4fca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MPINVEST_Konsumdividenden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DWA3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,611</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,810</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>