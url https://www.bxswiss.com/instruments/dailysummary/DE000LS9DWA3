--- v10 (2026-07-17)
+++ v11 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe883e7b1c6e4bc5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb18e2ec690bc4f9a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49120d49f2ac4fca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd867af4499a4d85"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01b46b59fe0342f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49120d49f2ac4fca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d244378716f4cac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd867af4499a4d85" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MPINVEST_Konsumdividenden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DWA3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,117</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,856</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>