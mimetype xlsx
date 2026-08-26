--- v11 (2026-08-06)
+++ v12 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb18e2ec690bc4f9a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc52c32553d5496a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd867af4499a4d85"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9fb978cab7254edd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d244378716f4cac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd867af4499a4d85" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0bda96460764904" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9fb978cab7254edd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MPINVEST_Konsumdividenden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DWA3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,782</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,724</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>