--- v12 (2026-08-26)
+++ v13 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc52c32553d5496a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R557d06856b964bf9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9fb978cab7254edd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R502d02b7329c4c7e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0bda96460764904" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9fb978cab7254edd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3a955736fc04c03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R502d02b7329c4c7e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MPINVEST_Konsumdividenden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DWA3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...296 lines deleted...]
-          <x:t>11.08.2026</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,587</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...87 lines deleted...]
-          <x:t>235,608</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,216</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...181 lines deleted...]
-          <x:t>236,724</x:t>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,166</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>