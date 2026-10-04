--- v13 (2026-09-14)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5822ed6541b1418b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc819d507c1d941a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07e8c1afd9d74d6a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c0c425db7f74c6e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c48b7e2d89349d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07e8c1afd9d74d6a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0d6246424ae40ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c0c425db7f74c6e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smart Diversity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DVW9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>390,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>390,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>389,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>390,273</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>387,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>388,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>388,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,887</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>