--- v14 (2026-10-04)
+++ v15 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc819d507c1d941a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red5328a17c964501" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c0c425db7f74c6e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb0f924fdf7a4ed4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0d6246424ae40ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c0c425db7f74c6e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fafe80f51df43d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb0f924fdf7a4ed4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smart Diversity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DVW9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>384,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>384,940</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>410,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>412,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>408,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>411,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,942</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>