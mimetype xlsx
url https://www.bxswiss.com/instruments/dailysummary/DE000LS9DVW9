--- v4 (2026-03-14)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e4a3d11f2ec4882" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f56b2ca3758452f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37043fc45ecf49ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8070031f1444406"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9953b293bba417e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37043fc45ecf49ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R434ca41928c241dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8070031f1444406" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smart Diversity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DVW9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>383,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>382,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>384,899</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,037</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>