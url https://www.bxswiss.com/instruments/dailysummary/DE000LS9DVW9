--- v5 (2026-04-05)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f56b2ca3758452f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66fb0ae86a874961" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8070031f1444406"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5eb222bfa8964b97"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R434ca41928c241dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8070031f1444406" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3d80fa87b904506" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5eb222bfa8964b97" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smart Diversity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DVW9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,704</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>384,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>389,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>384,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>389,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,869</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>