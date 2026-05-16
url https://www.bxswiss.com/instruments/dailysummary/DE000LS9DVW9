--- v6 (2026-04-26)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66fb0ae86a874961" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R670d92a500554ea5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5eb222bfa8964b97"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c269c495b1a4406"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3d80fa87b904506" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5eb222bfa8964b97" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R291611a96be34a9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c269c495b1a4406" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smart Diversity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DVW9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>391,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>393,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>390,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>392,544</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>384,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>384,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>382,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>382,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,784</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>