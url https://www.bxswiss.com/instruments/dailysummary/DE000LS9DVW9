--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R670d92a500554ea5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07a44ff2d8f245d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c269c495b1a4406"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba5d938f4245477c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R291611a96be34a9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c269c495b1a4406" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47357b8c644c47ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba5d938f4245477c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smart Diversity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DVW9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>387,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,743</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>382,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>383,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,658</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>