--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07a44ff2d8f245d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26beed811b9a4d79" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba5d938f4245477c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d22def13d0742ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47357b8c644c47ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba5d938f4245477c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f120c22af5148a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d22def13d0742ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smart Diversity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DVW9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>383,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>382,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>383,625</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>382,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,448</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>