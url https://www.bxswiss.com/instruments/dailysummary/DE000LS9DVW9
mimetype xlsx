--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26beed811b9a4d79" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4844b72fbde439b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d22def13d0742ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc137a3814b1b4547"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f120c22af5148a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d22def13d0742ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c137fdd30114999" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc137a3814b1b4547" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smart Diversity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DVW9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>393,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>395,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>389,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>389,700</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>391,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>391,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>389,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>391,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,110</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>