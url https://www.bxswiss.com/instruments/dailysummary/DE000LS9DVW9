--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4844b72fbde439b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0bc1e5fa2e048d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc137a3814b1b4547"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R891a48f748aa4376"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c137fdd30114999" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc137a3814b1b4547" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96deab8277464287" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R891a48f748aa4376" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smart Diversity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DVW9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>391,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>393,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>391,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>393,140</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>390,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>390,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>387,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>388,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,882</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>