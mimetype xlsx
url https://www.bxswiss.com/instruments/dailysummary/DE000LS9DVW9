--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0bc1e5fa2e048d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9ea27774c6f410b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R891a48f748aa4376"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7b78b19703c4171"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96deab8277464287" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R891a48f748aa4376" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27107859b4424520" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7b78b19703c4171" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smart Diversity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DVW9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...139 lines deleted...]
-          <x:t>389,316</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>389,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>388,089</x:t>
-[...436 lines deleted...]
-          <x:t>388,882</x:t>
+          <x:t>390,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,769</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>