--- v12 (2026-08-24)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9ea27774c6f410b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5822ed6541b1418b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7b78b19703c4171"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07e8c1afd9d74d6a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27107859b4424520" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7b78b19703c4171" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c48b7e2d89349d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07e8c1afd9d74d6a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smart Diversity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DVW9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>391,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>391,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>389,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>389,661</x:t>
@@ -737,31 +339,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,002</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>