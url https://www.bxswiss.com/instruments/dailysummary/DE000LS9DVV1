--- v12 (2026-09-13)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc635d3aad874920" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cf52af4509d4cd7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bdf0d76f8554e5d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86a055d0ffab4d92"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1be91f04e2fa4252" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bdf0d76f8554e5d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd9761bd83cb4684" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86a055d0ffab4d92" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendstärke Rangliste Deutschl.</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DVV1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...269 lines deleted...]
-          <x:t>26.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>158,418</x:t>
-[...333 lines deleted...]
-          <x:t>159,823</x:t>
+          <x:t>157,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,001</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>