--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cf52af4509d4cd7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b9f1abf7bd84ec6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86a055d0ffab4d92"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f7d00938d284fd2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd9761bd83cb4684" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86a055d0ffab4d92" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac966fa7dfc245f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f7d00938d284fd2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendstärke Rangliste Deutschl.</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DVV1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,256</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>