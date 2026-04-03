--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2966c01225a14aff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa2e022a92c046bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44e1b7a029e44a39"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R863f2808379341a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68bcc1d226254cee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44e1b7a029e44a39" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6a142755d5c4b6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R863f2808379341a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendstärke Rangliste Deutschl.</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DVV1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,493</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,719</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>