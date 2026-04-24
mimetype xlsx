--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa2e022a92c046bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff193e51f9774f00" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R863f2808379341a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f869fd531734ecb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6a142755d5c4b6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R863f2808379341a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18116f7d52db4627" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f869fd531734ecb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendstärke Rangliste Deutschl.</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DVV1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,052</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,465</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>