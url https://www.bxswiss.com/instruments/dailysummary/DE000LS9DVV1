--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff193e51f9774f00" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2878c5cdbb7477e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f869fd531734ecb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09278972839e42ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18116f7d52db4627" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f869fd531734ecb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12d601cc10524d22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09278972839e42ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendstärke Rangliste Deutschl.</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DVV1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,176</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,585</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>