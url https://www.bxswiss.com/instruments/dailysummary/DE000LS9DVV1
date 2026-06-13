--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2878c5cdbb7477e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R554507237e2749aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09278972839e42ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ed6edb891ac4c2c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12d601cc10524d22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09278972839e42ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf972ec43db4047ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ed6edb891ac4c2c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendstärke Rangliste Deutschl.</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DVV1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,699</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,632</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>