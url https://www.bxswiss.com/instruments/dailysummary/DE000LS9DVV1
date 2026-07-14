--- v8 (2026-06-13)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R554507237e2749aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21778d96f7664b38" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ed6edb891ac4c2c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1677fc89fe144ec5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf972ec43db4047ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ed6edb891ac4c2c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56f0b6da468b4f91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1677fc89fe144ec5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendstärke Rangliste Deutschl.</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DVV1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...592 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,894</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>