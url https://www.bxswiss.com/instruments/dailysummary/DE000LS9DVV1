--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21778d96f7664b38" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re245d6f3173b446a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1677fc89fe144ec5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55290c5acda94e4e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56f0b6da468b4f91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1677fc89fe144ec5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa34c2d69c604abd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55290c5acda94e4e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendstärke Rangliste Deutschl.</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DVV1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,010</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,487</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>