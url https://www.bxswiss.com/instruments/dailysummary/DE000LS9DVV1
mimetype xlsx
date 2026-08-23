--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re245d6f3173b446a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ec72013d52d439a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55290c5acda94e4e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e45ee31fcac42ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa34c2d69c604abd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55290c5acda94e4e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R048e7ce730524f66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e45ee31fcac42ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendstärke Rangliste Deutschl.</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DVV1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...269 lines deleted...]
-          <x:t>16.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>159,541</x:t>
-[...306 lines deleted...]
-          <x:t>157,487</x:t>
+          <x:t>158,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,503</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>