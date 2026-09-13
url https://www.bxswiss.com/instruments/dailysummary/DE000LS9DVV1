--- v11 (2026-08-23)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ec72013d52d439a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc635d3aad874920" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e45ee31fcac42ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bdf0d76f8554e5d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R048e7ce730524f66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e45ee31fcac42ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1be91f04e2fa4252" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bdf0d76f8554e5d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendstärke Rangliste Deutschl.</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DVV1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...36 lines deleted...]
-          <x:t>161,177</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>159,093</x:t>
-[...227 lines deleted...]
-          <x:t>159,471</x:t>
+          <x:t>159,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,487</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...330 lines deleted...]
-          <x:t>158,503</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,823</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>