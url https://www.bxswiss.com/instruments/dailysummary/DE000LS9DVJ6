--- v11 (2026-09-05)
+++ v12 (2026-09-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb99657bee16d4358" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R943ac0cdcc164131" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8713434f7ba54cc6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fc612c7ee654f32"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1430a1269664b29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8713434f7ba54cc6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R653b292d30534df6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fc612c7ee654f32" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Shorttimetrading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DVJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,059</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,312</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>