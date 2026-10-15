--- v12 (2026-09-25)
+++ v13 (2026-10-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R943ac0cdcc164131" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3f89055b8de463e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fc612c7ee654f32"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R272a1cbf4e9c44fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R653b292d30534df6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fc612c7ee654f32" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R455a7d3ed2b5441a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R272a1cbf4e9c44fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Shorttimetrading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DVJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,778</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,231</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>