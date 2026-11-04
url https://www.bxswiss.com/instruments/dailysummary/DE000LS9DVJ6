--- v13 (2026-10-15)
+++ v14 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3f89055b8de463e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb46cdfce4eea493d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R272a1cbf4e9c44fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R060b10c6273245c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R455a7d3ed2b5441a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R272a1cbf4e9c44fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R422d0ea61a7c4796" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R060b10c6273245c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Shorttimetrading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DVJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...31 lines deleted...]
-          <x:t>186,405</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,562</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...573 lines deleted...]
-          <x:t>190,231</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,926</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>