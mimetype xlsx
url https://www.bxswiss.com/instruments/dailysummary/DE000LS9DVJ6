--- v3 (2026-02-21)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R595dfcde717b42a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rced0ddadcc4e402c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d13159cddce4405"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b321a532a2c4605"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9be6eea3d88d41ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d13159cddce4405" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb0c28da3c17463c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b321a532a2c4605" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Shorttimetrading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DVJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>179,379</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,533</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>