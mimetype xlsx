--- v4 (2026-04-05)
+++ v5 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rced0ddadcc4e402c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R461e4808fac74a6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b321a532a2c4605"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8f58cc7919e4ea9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb0c28da3c17463c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b321a532a2c4605" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1dbdda752b2e42b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8f58cc7919e4ea9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Shorttimetrading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DVJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,806</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,487</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>