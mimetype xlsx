--- v5 (2026-04-25)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R461e4808fac74a6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1153b71596f94880" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8f58cc7919e4ea9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe6fca0d657646be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1dbdda752b2e42b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8f58cc7919e4ea9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4466b3a37914b67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe6fca0d657646be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Shorttimetrading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DVJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,686</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,733</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>