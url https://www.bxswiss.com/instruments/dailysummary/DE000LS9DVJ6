--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1153b71596f94880" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2125e6fa59ef4163" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe6fca0d657646be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6117371fb23442a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4466b3a37914b67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe6fca0d657646be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7adc5caa73794004" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6117371fb23442a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Shorttimetrading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DVJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,275</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,434</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>