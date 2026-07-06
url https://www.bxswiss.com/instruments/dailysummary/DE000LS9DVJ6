--- v7 (2026-06-05)
+++ v8 (2026-07-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2125e6fa59ef4163" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra682f129628d43f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6117371fb23442a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcde0103b5529468b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7adc5caa73794004" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6117371fb23442a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec8dfb16dbc94644" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcde0103b5529468b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Shorttimetrading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DVJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...592 lines deleted...]
-        <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,014</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>