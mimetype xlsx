--- v8 (2026-07-06)
+++ v9 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra682f129628d43f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R363a50bdbdbb4c5c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcde0103b5529468b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93fcbed5774d4ca9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec8dfb16dbc94644" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcde0103b5529468b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra61fbea11936429b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93fcbed5774d4ca9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Shorttimetrading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DVJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,703</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>