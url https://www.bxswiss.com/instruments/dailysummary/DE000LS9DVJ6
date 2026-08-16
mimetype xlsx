--- v9 (2026-07-26)
+++ v10 (2026-08-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R363a50bdbdbb4c5c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde06867bf4cf4c0f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93fcbed5774d4ca9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfd978521cf14fa5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra61fbea11936429b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93fcbed5774d4ca9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47ddf89cd5e94d14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfd978521cf14fa5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Shorttimetrading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DVJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,192</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,301</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>