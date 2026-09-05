--- v10 (2026-08-16)
+++ v11 (2026-09-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde06867bf4cf4c0f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb99657bee16d4358" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfd978521cf14fa5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8713434f7ba54cc6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47ddf89cd5e94d14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfd978521cf14fa5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1430a1269664b29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8713434f7ba54cc6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Shorttimetrading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DVJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,992</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,424</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>