--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20ee41bd86064a04" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfed30fb0072e46d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8f31ea450444f9c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2af76ba5854e46dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7feef421f3d343b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8f31ea450444f9c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfca77f9ed14b4f19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2af76ba5854e46dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Dividenden Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DUP5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...63 lines deleted...]
-          <x:t>146,428</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>144,069</x:t>
-[...566 lines deleted...]
-          <x:t>142,117</x:t>
+          <x:t>142,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,265</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>