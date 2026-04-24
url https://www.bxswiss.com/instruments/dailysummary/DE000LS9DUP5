--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfed30fb0072e46d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re98c7c2c037448e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2af76ba5854e46dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra564b44405344695"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfca77f9ed14b4f19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2af76ba5854e46dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0f3e9becdbc4b08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra564b44405344695" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Dividenden Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DUP5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,442</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,060</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>