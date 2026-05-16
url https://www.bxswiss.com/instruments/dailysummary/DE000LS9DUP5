--- v7 (2026-04-24)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re98c7c2c037448e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7978d0b969f4cef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra564b44405344695"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra54dd1089f454c8f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0f3e9becdbc4b08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra564b44405344695" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce0a77cd72094018" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra54dd1089f454c8f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Dividenden Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DUP5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,381</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,468</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>