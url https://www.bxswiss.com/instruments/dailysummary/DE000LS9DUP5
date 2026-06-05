--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7978d0b969f4cef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R959d6e8529064e92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra54dd1089f454c8f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3ab5828d0aa455b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce0a77cd72094018" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra54dd1089f454c8f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44b612e82a604867" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3ab5828d0aa455b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Dividenden Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DUP5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,290</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,436</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>