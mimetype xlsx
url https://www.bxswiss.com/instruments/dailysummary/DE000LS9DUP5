--- v9 (2026-06-05)
+++ v10 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R959d6e8529064e92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d45c52eedeb4e04" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3ab5828d0aa455b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R866f22b07fe44bc2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44b612e82a604867" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3ab5828d0aa455b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8724b10ea49b436f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R866f22b07fe44bc2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Dividenden Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DUP5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,031</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,607</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>