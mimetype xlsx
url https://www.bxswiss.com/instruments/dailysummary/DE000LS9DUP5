--- v10 (2026-06-27)
+++ v11 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d45c52eedeb4e04" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re18173b70e054f01" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R866f22b07fe44bc2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7e39145f89943be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8724b10ea49b436f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R866f22b07fe44bc2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e27a9dba8b54be1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7e39145f89943be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Dividenden Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DUP5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,225</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,023</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>