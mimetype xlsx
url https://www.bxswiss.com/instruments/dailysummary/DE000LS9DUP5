--- v11 (2026-07-17)
+++ v12 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re18173b70e054f01" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc46a8aa56424fe0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7e39145f89943be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf807a1ac60f241e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e27a9dba8b54be1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7e39145f89943be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ac500dd32394c80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf807a1ac60f241e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Dividenden Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DUP5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,245</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,083</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>