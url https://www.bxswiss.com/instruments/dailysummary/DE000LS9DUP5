--- v12 (2026-08-06)
+++ v13 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc46a8aa56424fe0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabfe94bfd3a94977" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf807a1ac60f241e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2406030c964947ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ac500dd32394c80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf807a1ac60f241e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5aed9e0b2fcd4f86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2406030c964947ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Dividenden Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DUP5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,317</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,278</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>