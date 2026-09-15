--- v13 (2026-08-26)
+++ v14 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabfe94bfd3a94977" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6813548229624bb2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2406030c964947ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0193946c9388453f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5aed9e0b2fcd4f86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2406030c964947ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5ffc5b91f874747" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0193946c9388453f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Dividenden Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DUP5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...269 lines deleted...]
-          <x:t>10.08.2026</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,855</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...308 lines deleted...]
-          <x:t>172,278</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,786</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>