--- v14 (2026-09-15)
+++ v15 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6813548229624bb2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R504ddb2f68a941ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0193946c9388453f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf48881bfa8a3406b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5ffc5b91f874747" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0193946c9388453f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67a3fafdb0f84d22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf48881bfa8a3406b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Dividenden Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DUP5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,549</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,784</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>