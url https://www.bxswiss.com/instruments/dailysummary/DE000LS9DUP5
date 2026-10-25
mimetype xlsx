--- v15 (2026-10-05)
+++ v16 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R504ddb2f68a941ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf2779ab266e4def" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf48881bfa8a3406b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R600c90da45354d96"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67a3fafdb0f84d22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf48881bfa8a3406b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3c53697183e4f73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R600c90da45354d96" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Dividenden Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DUP5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,593</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,778</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>