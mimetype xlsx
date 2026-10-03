--- v11 (2026-09-13)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98330f4ed4af42cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61c610c615874901" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf23071a8dce64814"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8683b461b2814682"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6eff7a919a95483b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf23071a8dce64814" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f5f16533edd4887" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8683b461b2814682" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Talfahrer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DUN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,395</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,245</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>