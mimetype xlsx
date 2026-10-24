--- v12 (2026-10-03)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61c610c615874901" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd341f742f18749dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8683b461b2814682"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb3125874ce941e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f5f16533edd4887" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8683b461b2814682" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7536d2a4ab7b41ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb3125874ce941e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Talfahrer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DUN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,231</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>