--- v4 (2026-03-15)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b0415cdaf0e43d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ea1c4c51d244cba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R338be14cad874c67"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3eddea73fe84e32"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4aee0c5d4c83410c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R338be14cad874c67" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1f0e7a77cc94a0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3eddea73fe84e32" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Talfahrer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DUN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,710</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,793</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>