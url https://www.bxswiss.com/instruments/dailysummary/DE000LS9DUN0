--- v5 (2026-04-05)
+++ v6 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ea1c4c51d244cba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33a67eea48b54c1b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3eddea73fe84e32"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d8fadb83bcc433b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1f0e7a77cc94a0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3eddea73fe84e32" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0629b9c871e54c09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d8fadb83bcc433b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Talfahrer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DUN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>202,793</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,976</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>