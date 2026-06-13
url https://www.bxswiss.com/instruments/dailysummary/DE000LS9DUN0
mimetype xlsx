--- v6 (2026-05-15)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33a67eea48b54c1b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0cc02dc5c4d4b71" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d8fadb83bcc433b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbfd652ec09b4329"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0629b9c871e54c09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d8fadb83bcc433b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7bc2b62aef2403a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbfd652ec09b4329" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Talfahrer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DUN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,096</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,763</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>