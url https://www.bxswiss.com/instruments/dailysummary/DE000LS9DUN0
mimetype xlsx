--- v7 (2026-06-13)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0cc02dc5c4d4b71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R862390ee59994242" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbfd652ec09b4329"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R560edb456de14080"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7bc2b62aef2403a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbfd652ec09b4329" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbcd45272e28e4fcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R560edb456de14080" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Talfahrer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DUN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>225,763</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,115</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>