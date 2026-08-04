--- v8 (2026-07-15)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R862390ee59994242" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff760213f53e44f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R560edb456de14080"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd6a4e7c99e94b01"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbcd45272e28e4fcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R560edb456de14080" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93eb06bc0d194a2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd6a4e7c99e94b01" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Talfahrer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DUN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,967</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,724</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>