--- v9 (2026-08-04)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff760213f53e44f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R071606d9d7064c27" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd6a4e7c99e94b01"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7044b6bb25b4608"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93eb06bc0d194a2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd6a4e7c99e94b01" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R346161f3d2564bee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7044b6bb25b4608" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Talfahrer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DUN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,927</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,056</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>