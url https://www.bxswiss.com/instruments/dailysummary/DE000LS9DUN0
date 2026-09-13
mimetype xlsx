--- v10 (2026-08-24)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R071606d9d7064c27" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98330f4ed4af42cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7044b6bb25b4608"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf23071a8dce64814"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R346161f3d2564bee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7044b6bb25b4608" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6eff7a919a95483b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf23071a8dce64814" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Talfahrer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DUN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,769</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,948</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>