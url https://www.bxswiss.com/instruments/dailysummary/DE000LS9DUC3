--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f8cd1325fc44088" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R690e4581ef7b419d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a907a5a73854e96"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c47e8ebdfee468e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R355cc7c96d104fc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a907a5a73854e96" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R123f62239667464f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c47e8ebdfee468e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unternehmen mit Chancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DUC3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,752</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,898</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>