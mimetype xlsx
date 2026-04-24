--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R690e4581ef7b419d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81857de920e24721" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c47e8ebdfee468e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa8abcaae5b740fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R123f62239667464f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c47e8ebdfee468e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2aa1ca8b32e14bd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa8abcaae5b740fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unternehmen mit Chancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DUC3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,010</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,201</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>