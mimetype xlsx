--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81857de920e24721" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e42480961494969" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa8abcaae5b740fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b615a8a7ca14e73"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2aa1ca8b32e14bd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa8abcaae5b740fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa94523e41c64927" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b615a8a7ca14e73" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unternehmen mit Chancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DUC3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,782</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,075</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>