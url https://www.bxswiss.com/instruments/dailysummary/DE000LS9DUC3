--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e42480961494969" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67c41664b89644f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b615a8a7ca14e73"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78bd42650f6043e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa94523e41c64927" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b615a8a7ca14e73" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f1373dfc5e747cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78bd42650f6043e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unternehmen mit Chancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DUC3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...311 lines deleted...]
-          <x:t>119,085</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,222</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>123,075</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,263</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>