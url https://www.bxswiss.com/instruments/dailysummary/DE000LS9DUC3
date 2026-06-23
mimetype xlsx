--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67c41664b89644f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb192f52c3ff24778" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78bd42650f6043e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf330362c6da847a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f1373dfc5e747cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78bd42650f6043e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3d84a09470f4dbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf330362c6da847a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unternehmen mit Chancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DUC3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,413</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,358</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>