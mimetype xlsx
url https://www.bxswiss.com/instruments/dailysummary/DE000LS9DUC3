--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb192f52c3ff24778" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dc9aae4ff4c4930" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf330362c6da847a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9391f4d5df74cd1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3d84a09470f4dbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf330362c6da847a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe6c7a1801314ab3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9391f4d5df74cd1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unternehmen mit Chancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DUC3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,853</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,292</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>