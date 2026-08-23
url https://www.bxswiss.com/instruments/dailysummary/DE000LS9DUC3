--- v11 (2026-07-13)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dc9aae4ff4c4930" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44ac732ee89b412a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9391f4d5df74cd1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R036a09bf60d14b9f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe6c7a1801314ab3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9391f4d5df74cd1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb57ddb9815564087" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R036a09bf60d14b9f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unternehmen mit Chancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DUC3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...500 lines deleted...]
-          <x:t>132,289</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,839</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.07.2026</x:t>
-[...73 lines deleted...]
-          <x:t>131,292</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,528</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>