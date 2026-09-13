--- v12 (2026-08-23)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44ac732ee89b412a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f64c30d129c4e45" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R036a09bf60d14b9f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd824839a6dd74bf0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb57ddb9815564087" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R036a09bf60d14b9f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a3606065b004262" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd824839a6dd74bf0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unternehmen mit Chancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DUC3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,393</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,518</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>