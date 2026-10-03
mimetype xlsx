--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f64c30d129c4e45" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R148aeaf5ff744d3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd824839a6dd74bf0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf4e92a6e9d04de8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a3606065b004262" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd824839a6dd74bf0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc39a1adb943c41eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf4e92a6e9d04de8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unternehmen mit Chancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DUC3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,956</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,575</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>