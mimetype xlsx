--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R148aeaf5ff744d3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70539f27d58d4ae0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf4e92a6e9d04de8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7dca31073497431d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc39a1adb943c41eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf4e92a6e9d04de8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redefe72790e44f48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7dca31073497431d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unternehmen mit Chancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DUC3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,657</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,998</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>