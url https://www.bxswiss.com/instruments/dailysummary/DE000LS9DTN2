--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c4f1e58b8964c99" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfee2cf7db53546aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0194a2a60b0e40d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bbcb48a532744f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3f91a6c382d43b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0194a2a60b0e40d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87c28f1060b341e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bbcb48a532744f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Frankfurt calling</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DTN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,356</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,169</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>