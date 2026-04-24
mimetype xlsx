--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfee2cf7db53546aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R217b1dce468c43a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bbcb48a532744f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bd1d0d166bb4355"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87c28f1060b341e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bbcb48a532744f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25c946c0096b42bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bd1d0d166bb4355" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Frankfurt calling</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DTN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,308</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,318</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>