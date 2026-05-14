--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R217b1dce468c43a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6016e7e215a145d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bd1d0d166bb4355"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56b62c086a144db6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25c946c0096b42bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bd1d0d166bb4355" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8328d6a650694c1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56b62c086a144db6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Frankfurt calling</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DTN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,440</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,142</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>