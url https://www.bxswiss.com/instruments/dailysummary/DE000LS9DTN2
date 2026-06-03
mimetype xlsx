--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6016e7e215a145d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9354dd147b6242f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56b62c086a144db6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c6efaa1e0c946c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8328d6a650694c1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56b62c086a144db6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e57878f20984bd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c6efaa1e0c946c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Frankfurt calling</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DTN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...215 lines deleted...]
-          <x:t>23.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>231,487</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>231,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,716</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,493</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,995</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>