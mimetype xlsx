--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9354dd147b6242f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9118a5f7cb64d1e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c6efaa1e0c946c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d1e08173ea84f3c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e57878f20984bd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c6efaa1e0c946c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8c34c1f3710463e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d1e08173ea84f3c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Frankfurt calling</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DTN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,723</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,997</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>