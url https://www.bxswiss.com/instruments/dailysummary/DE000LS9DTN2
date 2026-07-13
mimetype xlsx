--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9118a5f7cb64d1e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc689ba18017046ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d1e08173ea84f3c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc51131fd60b34e8f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8c34c1f3710463e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d1e08173ea84f3c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf76db622a95a4ff8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc51131fd60b34e8f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Frankfurt calling</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DTN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,756</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,527</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>