--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc689ba18017046ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6a7409f039245b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc51131fd60b34e8f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc6065c4015c45d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf76db622a95a4ff8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc51131fd60b34e8f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb28f5037ca514796" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc6065c4015c45d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Frankfurt calling</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DTN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...85 lines deleted...]
-          <x:t>243,874</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>243,874</x:t>
-[...490 lines deleted...]
-          <x:t>246,527</x:t>
+          <x:t>244,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,630</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>