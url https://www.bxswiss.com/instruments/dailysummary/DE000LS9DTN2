--- v13 (2026-08-02)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6a7409f039245b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf350ec9cd6fb4cc8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc6065c4015c45d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9eb2fda2a908489a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb28f5037ca514796" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc6065c4015c45d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R729702e4dd9d46fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9eb2fda2a908489a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Frankfurt calling</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DTN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...613 lines deleted...]
-          <x:t>241,630</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,133</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>