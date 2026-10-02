--- v14 (2026-09-11)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf350ec9cd6fb4cc8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raee75de5983647c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9eb2fda2a908489a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb2d92d6990e4446"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R729702e4dd9d46fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9eb2fda2a908489a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7c79c05384d4ff8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb2d92d6990e4446" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Frankfurt calling</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DTN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,610</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,888</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>