--- v15 (2026-10-02)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raee75de5983647c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0be5c9ebca1427b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb2d92d6990e4446"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6fb23193cbb419f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7c79c05384d4ff8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb2d92d6990e4446" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R831066dad102449a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6fb23193cbb419f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Frankfurt calling</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DTN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,501</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,603</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>