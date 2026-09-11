--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R494356bb495e4e3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R399c8a21e5a54b66" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a1383d61a484ab0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33c6a34112714527"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9d59d5a50a54d27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a1383d61a484ab0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd67befa8f3934d09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33c6a34112714527" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sinful Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DTB7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,904</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,493</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>