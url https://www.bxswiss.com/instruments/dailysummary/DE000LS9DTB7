--- v13 (2026-09-11)
+++ v14 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R399c8a21e5a54b66" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c8fa23ae6414ebc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33c6a34112714527"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65d13453bd284f1f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd67befa8f3934d09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33c6a34112714527" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R160476b2c96f4693" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65d13453bd284f1f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sinful Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DTB7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...252 lines deleted...]
-          <x:t>217,710</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>216,663</x:t>
-[...377 lines deleted...]
-          <x:t>211,493</x:t>
+          <x:t>213,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,658</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>