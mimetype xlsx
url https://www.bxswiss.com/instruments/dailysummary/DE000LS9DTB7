--- v14 (2026-10-01)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c8fa23ae6414ebc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85c2ec41ebb54594" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65d13453bd284f1f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97a6926082254dc4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R160476b2c96f4693" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65d13453bd284f1f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R958cf8224a534567" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97a6926082254dc4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sinful Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DTB7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,559</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,360</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>