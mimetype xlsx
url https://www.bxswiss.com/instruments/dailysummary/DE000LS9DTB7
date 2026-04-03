--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd5f900212c14799" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4610a051e03c49ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39977fa43d6f4a99"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1727c5d7453e419f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7542cdddebe84f1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39977fa43d6f4a99" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3c4b4d9871d406d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1727c5d7453e419f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sinful Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DTB7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,099</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,293</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>