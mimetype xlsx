--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4610a051e03c49ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29447da788354b24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1727c5d7453e419f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd7b8a50c9fd4569"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3c4b4d9871d406d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1727c5d7453e419f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0cf37afa2754a7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd7b8a50c9fd4569" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sinful Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DTB7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,651</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,325</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>