--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29447da788354b24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc8ac11a5a5f4fd3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd7b8a50c9fd4569"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R412f085ae03545e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0cf37afa2754a7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd7b8a50c9fd4569" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra436028d63194916" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R412f085ae03545e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sinful Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DTB7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,456</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,905</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>