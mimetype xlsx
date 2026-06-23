--- v8 (2026-05-14)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc8ac11a5a5f4fd3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80bef167dba84a5b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R412f085ae03545e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Recac1c08316a47d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra436028d63194916" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R412f085ae03545e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R196d3cdfc0f64daa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Recac1c08316a47d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sinful Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DTB7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...171 lines deleted...]
-          <x:t>215,825</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>212,876</x:t>
-[...404 lines deleted...]
-          <x:t>207,905</x:t>
+          <x:t>210,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,091</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>