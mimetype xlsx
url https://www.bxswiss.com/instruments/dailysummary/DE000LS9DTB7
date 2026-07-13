--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80bef167dba84a5b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re126a44de5d04c4c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Recac1c08316a47d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d9753d1bd0f43ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R196d3cdfc0f64daa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Recac1c08316a47d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R165e08c73f3b40a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d9753d1bd0f43ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sinful Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DTB7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>212,814</x:t>
-[...549 lines deleted...]
-          <x:t>207,091</x:t>
+          <x:t>212,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,287</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>