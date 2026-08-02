--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re126a44de5d04c4c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0e0f32272e74fbf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d9753d1bd0f43ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb73779d3e9204f3d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R165e08c73f3b40a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d9753d1bd0f43ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88a26835deb24465" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb73779d3e9204f3d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sinful Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DTB7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,393</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,055</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>