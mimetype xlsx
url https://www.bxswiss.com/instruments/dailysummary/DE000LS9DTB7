--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0e0f32272e74fbf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R494356bb495e4e3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb73779d3e9204f3d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a1383d61a484ab0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88a26835deb24465" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb73779d3e9204f3d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9d59d5a50a54d27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a1383d61a484ab0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sinful Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DTB7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,453</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,663</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>