--- v13 (2026-09-12)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b1e6ed70bd8489c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51aed6a053904735" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4681251712848d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9b866d758e8447d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08492697611d46bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4681251712848d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bfe5f88ca7345a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9b866d758e8447d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Strategie Ausbruch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DSJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...215 lines deleted...]
-          <x:t>24.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,507</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...185 lines deleted...]
-          <x:t>224,688</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>224,549</x:t>
-[...193 lines deleted...]
-          <x:t>223,281</x:t>
+          <x:t>222,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,722</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>