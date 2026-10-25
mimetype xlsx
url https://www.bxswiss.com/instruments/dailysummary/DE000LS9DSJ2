--- v14 (2026-10-04)
+++ v15 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51aed6a053904735" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R515e71cf8a73473c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9b866d758e8447d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R335c3e55ddc74d1a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bfe5f88ca7345a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9b866d758e8447d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc91f3ae87a64132" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R335c3e55ddc74d1a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Strategie Ausbruch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DSJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,605</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,368</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>