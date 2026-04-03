--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda154196f00947f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65fd634d819d41fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e08939b20e84dd8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1901f94649174468"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf26fddbe8f5d4797" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e08939b20e84dd8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c83c35cd2184329" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1901f94649174468" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Strategie Ausbruch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DSJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...215 lines deleted...]
-          <x:t>23.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>209,739</x:t>
-[...214 lines deleted...]
-        <x:is>
           <x:t>209,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,935</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,604</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,078</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>