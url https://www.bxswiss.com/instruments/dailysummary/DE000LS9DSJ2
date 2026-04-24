--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65fd634d819d41fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fadb9df08e349eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1901f94649174468"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R709d15cfeb5547b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c83c35cd2184329" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1901f94649174468" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9d4feefd6e64323" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R709d15cfeb5547b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Strategie Ausbruch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DSJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,662</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,501</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>