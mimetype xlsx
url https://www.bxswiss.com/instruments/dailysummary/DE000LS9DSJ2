--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fadb9df08e349eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6da3370ed5a4533" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R709d15cfeb5547b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R621ded35d3b24aa0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9d4feefd6e64323" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R709d15cfeb5547b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4735fa67abd3482e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R621ded35d3b24aa0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Strategie Ausbruch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DSJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,052</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,641</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>