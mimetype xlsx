--- v8 (2026-05-14)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6da3370ed5a4533" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3967ba3c941f4e71" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R621ded35d3b24aa0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64609d1b29244b65"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4735fa67abd3482e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R621ded35d3b24aa0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f320884172b4da1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64609d1b29244b65" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Strategie Ausbruch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DSJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,318</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,832</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>