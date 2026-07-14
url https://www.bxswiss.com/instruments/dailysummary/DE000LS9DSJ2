--- v9 (2026-06-13)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3967ba3c941f4e71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e67cb060cb54556" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64609d1b29244b65"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ece84df676e4d7b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f320884172b4da1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64609d1b29244b65" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13f989c8a2564c47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ece84df676e4d7b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Strategie Ausbruch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DSJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...592 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,898</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>