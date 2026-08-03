--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e67cb060cb54556" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a4d61b232eb44b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ece84df676e4d7b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93aa325c7b174927"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13f989c8a2564c47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ece84df676e4d7b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfffe0958ff594052" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93aa325c7b174927" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Strategie Ausbruch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DSJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,349</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,827</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>