--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a4d61b232eb44b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref8de6c57b9d49ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93aa325c7b174927"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R805e1c0507b94d4f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfffe0958ff594052" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93aa325c7b174927" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5983bc9a1bf42a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R805e1c0507b94d4f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Strategie Ausbruch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DSJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,402</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,494</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>