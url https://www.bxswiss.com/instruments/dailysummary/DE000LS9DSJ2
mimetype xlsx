--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref8de6c57b9d49ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b1e6ed70bd8489c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R805e1c0507b94d4f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4681251712848d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5983bc9a1bf42a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R805e1c0507b94d4f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08492697611d46bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4681251712848d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Strategie Ausbruch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DSJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,230</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,281</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>