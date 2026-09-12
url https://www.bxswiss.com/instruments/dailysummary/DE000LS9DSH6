--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c7240a35be44c3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98dc837666654d60" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33829ce31ade46ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09de066fe869401a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R647ac7c91bf74129" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33829ce31ade46ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R776d98b1e6654278" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09de066fe869401a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dreamtea</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DSH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,348 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...296 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,762</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -684,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,648</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>