--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98dc837666654d60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bdb18dfb9764377" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09de066fe869401a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86c98ef12fd44f8c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R776d98b1e6654278" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09de066fe869401a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e79f8ae9c984185" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86c98ef12fd44f8c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dreamtea</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DSH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,620</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,119</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>