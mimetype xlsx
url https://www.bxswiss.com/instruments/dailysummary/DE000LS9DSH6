--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bdb18dfb9764377" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fe11eac257f4856" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86c98ef12fd44f8c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R142b8d2151174c48"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e79f8ae9c984185" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86c98ef12fd44f8c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd1872620ead4bf5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R142b8d2151174c48" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dreamtea</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DSH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,136</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,425</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>