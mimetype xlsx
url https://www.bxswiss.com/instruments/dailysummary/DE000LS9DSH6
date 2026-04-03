--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93847a6835284af4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8863f2f33fb248e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b874828991f4133"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5997c06707724559"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27e29d2eedaa4983" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b874828991f4133" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49a1f3fb215c4420" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5997c06707724559" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dreamtea</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DSH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,096</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,857</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>