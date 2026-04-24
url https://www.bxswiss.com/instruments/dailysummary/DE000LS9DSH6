--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8863f2f33fb248e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd7a56347222499c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5997c06707724559"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24aa0b497c584582"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49a1f3fb215c4420" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5997c06707724559" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce1e90ab41ae41fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24aa0b497c584582" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dreamtea</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DSH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,541</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,643</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>