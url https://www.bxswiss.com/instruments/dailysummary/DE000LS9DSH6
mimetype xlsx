--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd7a56347222499c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e8f57c2dfc14421" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24aa0b497c584582"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf48e00e48b2c4b0b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce1e90ab41ae41fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24aa0b497c584582" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb55aa4ca602f43bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf48e00e48b2c4b0b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dreamtea</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DSH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,149</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,251</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>