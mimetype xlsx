--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e8f57c2dfc14421" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1392a9cd9a8c40e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf48e00e48b2c4b0b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0143f2addcc4bdc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb55aa4ca602f43bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf48e00e48b2c4b0b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0635609e56f4c18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0143f2addcc4bdc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dreamtea</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DSH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,879</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,004</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>