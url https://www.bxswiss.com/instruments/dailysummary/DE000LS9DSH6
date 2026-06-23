--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1392a9cd9a8c40e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53156363404b44ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0143f2addcc4bdc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ac3f16a3bd84d93"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0635609e56f4c18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0143f2addcc4bdc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5986274ad45491e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ac3f16a3bd84d93" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dreamtea</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DSH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,490 +149,112 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...257 lines deleted...]
-          <x:t>233,971</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,455</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...172 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,648</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,704</x:t>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,726</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>