--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53156363404b44ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7da9034ac34431d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ac3f16a3bd84d93"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3d456a6538848e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5986274ad45491e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ac3f16a3bd84d93" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc33c882ef5441ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3d456a6538848e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dreamtea</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DSH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,707</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,830</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>