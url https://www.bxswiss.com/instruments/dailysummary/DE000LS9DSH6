--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7da9034ac34431d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a200210f6954a2e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3d456a6538848e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb690c5a0ecab4de9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc33c882ef5441ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3d456a6538848e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53dfeee556714ec3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb690c5a0ecab4de9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dreamtea</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DSH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,797</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,509</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>