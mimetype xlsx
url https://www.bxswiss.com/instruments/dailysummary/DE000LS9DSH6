--- v11 (2026-08-02)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a200210f6954a2e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c7240a35be44c3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb690c5a0ecab4de9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33829ce31ade46ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53dfeee556714ec3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb690c5a0ecab4de9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R647ac7c91bf74129" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33829ce31ade46ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dreamtea</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DSH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,74 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,613</x:t>
@@ -764,31 +279,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,894</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>