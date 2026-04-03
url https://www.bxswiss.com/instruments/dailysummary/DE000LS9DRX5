--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6161d559edf641df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra022c215d2604cfb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6ef0924dcf54648"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b907f389410425d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c9f564723bf474c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6ef0924dcf54648" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5340fbf851104ce5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b907f389410425d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cashflow Value Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DRX5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...117 lines deleted...]
-          <x:t>163,677</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>163,449</x:t>
-[...232 lines deleted...]
-          <x:t>164,846</x:t>
+          <x:t>163,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>164,147</x:t>
-[...200 lines deleted...]
-          <x:t>162,818</x:t>
+          <x:t>163,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>162,235</x:t>
-[...31 lines deleted...]
-          <x:t>162,197</x:t>
+          <x:t>161,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,076</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>