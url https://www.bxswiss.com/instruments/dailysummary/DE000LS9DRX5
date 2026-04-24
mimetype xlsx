--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra022c215d2604cfb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R277dc2c3fff24686" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b907f389410425d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84c9278a91c542fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5340fbf851104ce5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b907f389410425d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3be94a58242f4122" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84c9278a91c542fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cashflow Value Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DRX5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...193 lines deleted...]
-          <x:t>162,818</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>162,235</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>161,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,751</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,394</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>