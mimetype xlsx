--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R277dc2c3fff24686" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab13b72b62e84d34" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84c9278a91c542fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4f91ea68a62415a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3be94a58242f4122" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84c9278a91c542fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29ea4903c7bd4a66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4f91ea68a62415a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cashflow Value Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DRX5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,140</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,607</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>