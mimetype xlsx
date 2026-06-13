--- v8 (2026-05-14)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab13b72b62e84d34" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68822d3e4b4243ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4f91ea68a62415a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra68a09fa26f34cfd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29ea4903c7bd4a66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4f91ea68a62415a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce1639c27cbf4a99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra68a09fa26f34cfd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cashflow Value Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DRX5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,115</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,284</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>