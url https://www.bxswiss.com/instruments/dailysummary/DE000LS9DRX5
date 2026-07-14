--- v9 (2026-06-13)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68822d3e4b4243ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08af2aaee7694789" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra68a09fa26f34cfd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0831a3f267d44bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce1639c27cbf4a99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra68a09fa26f34cfd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R139c5068119446b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0831a3f267d44bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cashflow Value Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DRX5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...592 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,787</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>