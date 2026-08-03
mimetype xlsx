--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08af2aaee7694789" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6abcc6cc744d46da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0831a3f267d44bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9babda0aa1f42f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R139c5068119446b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0831a3f267d44bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5313863b2b0c4ed1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9babda0aa1f42f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cashflow Value Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DRX5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...85 lines deleted...]
-          <x:t>177,653</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>177,234</x:t>
-[...490 lines deleted...]
-          <x:t>176,787</x:t>
+          <x:t>178,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,380</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>