--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6abcc6cc744d46da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfb99d1799664639" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9babda0aa1f42f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb6cb74d51544739"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5313863b2b0c4ed1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9babda0aa1f42f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37b9f9a8a0624447" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb6cb74d51544739" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cashflow Value Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DRX5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,603</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,542</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>