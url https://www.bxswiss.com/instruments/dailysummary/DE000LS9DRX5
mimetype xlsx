--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfb99d1799664639" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra46908d8c8a84f3a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb6cb74d51544739"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bc134cdff604afc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37b9f9a8a0624447" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb6cb74d51544739" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2eea588f0ebd4ebe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bc134cdff604afc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cashflow Value Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DRX5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...161 lines deleted...]
-          <x:t>30.07.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>178,520</x:t>
-[...441 lines deleted...]
-          <x:t>179,542</x:t>
+          <x:t>177,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,081</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>