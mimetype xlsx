--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra46908d8c8a84f3a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e12025d5eea4375" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bc134cdff604afc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec536c4cd94f42ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2eea588f0ebd4ebe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bc134cdff604afc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea68b336edaa47a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec536c4cd94f42ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cashflow Value Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DRX5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,544</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,203</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>