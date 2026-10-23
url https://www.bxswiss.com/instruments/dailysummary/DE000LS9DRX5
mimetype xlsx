--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e12025d5eea4375" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R264cbbb81a2d40f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec536c4cd94f42ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe017eefacf64850"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea68b336edaa47a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec536c4cd94f42ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f88a8e54ca34181" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe017eefacf64850" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cashflow Value Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DRX5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...107 lines deleted...]
-          <x:t>07.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>177,468</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>177,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,414</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,342</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>