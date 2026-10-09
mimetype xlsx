--- v12 (2026-08-31)
+++ v13 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58221911aadb4ffa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5493a0dbd3c4efc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94242039a013434e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c23365082d24d7e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47c39041911641e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94242039a013434e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R718d9e597aa64d2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c23365082d24d7e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AKTIEN ONLY</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DRU1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.07.2026</x:t>
-[...549 lines deleted...]
-          <x:t>41,484</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,507</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>40,883</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>38,546</x:t>
-[...4 lines deleted...]
-          <x:t>38,646</x:t>
+          <x:t>41,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,644</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>