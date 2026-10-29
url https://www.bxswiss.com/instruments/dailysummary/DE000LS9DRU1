--- v13 (2026-10-09)
+++ v14 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5493a0dbd3c4efc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc70bd30fe8af4949" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c23365082d24d7e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93a7e0d15eff4509"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R718d9e597aa64d2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c23365082d24d7e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70794f848fc1407d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93a7e0d15eff4509" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AKTIEN ONLY</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DRU1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,838</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,573</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>