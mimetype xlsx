--- v4 (2026-03-16)
+++ v5 (2026-04-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R369a13dd69fb4a17" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f6a213775a24036" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8dd4841f12149c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76cbd1afce984ab0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R649cdd4b7e1d4e6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8dd4841f12149c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1471ca1e96314763" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76cbd1afce984ab0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AKTIEN ONLY</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DRU1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,851</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +224,517 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,755</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>