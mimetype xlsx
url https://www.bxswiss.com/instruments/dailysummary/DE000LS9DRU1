--- v5 (2026-04-11)
+++ v6 (2026-05-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f6a213775a24036" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62d5d005192c4637" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76cbd1afce984ab0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f92eecbbcf74670"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1471ca1e96314763" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76cbd1afce984ab0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a356409f5db4f11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f92eecbbcf74670" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AKTIEN ONLY</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DRU1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,640</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,986</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>