--- v6 (2026-05-02)
+++ v7 (2026-05-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62d5d005192c4637" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6759466fce504789" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f92eecbbcf74670"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7944fd178454104"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a356409f5db4f11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f92eecbbcf74670" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bdd1013df904d20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7944fd178454104" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AKTIEN ONLY</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DRU1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,069</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,540</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>