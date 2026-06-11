--- v7 (2026-05-22)
+++ v8 (2026-06-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6759466fce504789" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1e6841c5e4b49f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7944fd178454104"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe2b7b4e040f4f7d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bdd1013df904d20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7944fd178454104" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bb34b321e174ec1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe2b7b4e040f4f7d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AKTIEN ONLY</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DRU1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,613</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,787</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>