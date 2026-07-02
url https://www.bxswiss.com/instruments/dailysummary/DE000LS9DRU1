--- v8 (2026-06-11)
+++ v9 (2026-07-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1e6841c5e4b49f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bcdd4b04c914d22" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe2b7b4e040f4f7d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64b6b1bb0ae64ec9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bb34b321e174ec1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe2b7b4e040f4f7d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab13e80e8c674630" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64b6b1bb0ae64ec9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AKTIEN ONLY</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DRU1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,556 +149,178 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...171 lines deleted...]
-          <x:t>33,022</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,922</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>32,877</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,362</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,792</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>