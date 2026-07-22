--- v9 (2026-07-02)
+++ v10 (2026-07-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bcdd4b04c914d22" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R273f46d341c14a0f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64b6b1bb0ae64ec9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81c8705ef8b14187"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab13e80e8c674630" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64b6b1bb0ae64ec9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59c3868da154476e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81c8705ef8b14187" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AKTIEN ONLY</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DRU1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,881</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,878</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>