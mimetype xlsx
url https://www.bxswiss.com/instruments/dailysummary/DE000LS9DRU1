--- v10 (2026-07-22)
+++ v11 (2026-08-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R273f46d341c14a0f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd97c79c667854cc8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81c8705ef8b14187"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad27aea1c87e4672"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59c3868da154476e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81c8705ef8b14187" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re266801c61944895" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad27aea1c87e4672" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AKTIEN ONLY</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DRU1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...247 lines deleted...]
-          <x:t>35,685</x:t>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,878</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...330 lines deleted...]
-          <x:t>35,878</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,070</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>