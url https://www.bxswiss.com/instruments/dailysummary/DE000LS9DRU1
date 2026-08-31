--- v11 (2026-08-11)
+++ v12 (2026-08-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd97c79c667854cc8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58221911aadb4ffa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad27aea1c87e4672"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94242039a013434e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re266801c61944895" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad27aea1c87e4672" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47c39041911641e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94242039a013434e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AKTIEN ONLY</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DRU1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.07.2026</x:t>
-[...269 lines deleted...]
-          <x:t>24.07.2026</x:t>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>35,783</x:t>
-[...278 lines deleted...]
-        <x:is>
           <x:t>35,971</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,646</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>