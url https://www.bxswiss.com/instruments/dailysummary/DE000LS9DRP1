--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R551ef6a88a344ed2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cd84e4fd1e14e71" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6413713887b4d26"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfcd4bb34fa0498c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R003acd0051f94b8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6413713887b4d26" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43395406bc484f0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfcd4bb34fa0498c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Share Trader</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DRP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,608</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,369</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>