--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cd84e4fd1e14e71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7879f16c5a2e4ff9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfcd4bb34fa0498c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c7ff79227c14565"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43395406bc484f0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfcd4bb34fa0498c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64b1dd0e3de542b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c7ff79227c14565" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Share Trader</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DRP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,525</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,270</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>