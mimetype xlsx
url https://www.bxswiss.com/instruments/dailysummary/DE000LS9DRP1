--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7879f16c5a2e4ff9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R753097ae2a2447bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c7ff79227c14565"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2707acdbdc5440c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64b1dd0e3de542b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c7ff79227c14565" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4ba38a6a71b4f0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2707acdbdc5440c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Share Trader</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DRP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,523</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,340</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>