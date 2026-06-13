--- v8 (2026-05-14)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R753097ae2a2447bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R431eeb1201a540e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2707acdbdc5440c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56b8db16993b42db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4ba38a6a71b4f0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2707acdbdc5440c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R059dfebef47f4059" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56b8db16993b42db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Share Trader</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DRP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,352</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,593</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>