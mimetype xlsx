--- v9 (2026-06-13)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R431eeb1201a540e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9e95280b93d4301" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56b8db16993b42db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3903e0a067b4b27"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R059dfebef47f4059" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56b8db16993b42db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R305adb4256df47f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3903e0a067b4b27" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Share Trader</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DRP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...409 lines deleted...]
-          <x:t>141,667</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>141,566</x:t>
-[...16 lines deleted...]
-          <x:t>141,885</x:t>
+          <x:t>139,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,949</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...131 lines deleted...]
-          <x:t>138,722</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>138,104</x:t>
-[...26 lines deleted...]
-          <x:t>140,593</x:t>
+          <x:t>138,681</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>