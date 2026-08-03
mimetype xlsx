--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9e95280b93d4301" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0abfa0f9c8c4397" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3903e0a067b4b27"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11c5bb525c144801"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R305adb4256df47f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3903e0a067b4b27" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d556913d2894942" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11c5bb525c144801" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Share Trader</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DRP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,419</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,322</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>