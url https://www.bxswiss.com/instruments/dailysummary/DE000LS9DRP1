--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0abfa0f9c8c4397" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45593279247749fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11c5bb525c144801"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc51207096344132"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d556913d2894942" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11c5bb525c144801" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11f838eda51d47d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc51207096344132" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Share Trader</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DRP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,342</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,764</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>