--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45593279247749fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf34c8e53e8f742eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc51207096344132"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R765f27987eb0456c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11f838eda51d47d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc51207096344132" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra21632d86ecd4917" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R765f27987eb0456c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Share Trader</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DRP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>140,173</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>139,411</x:t>
-[...571 lines deleted...]
-          <x:t>138,764</x:t>
+          <x:t>140,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,005</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>