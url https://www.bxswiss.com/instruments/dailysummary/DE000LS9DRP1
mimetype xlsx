--- v13 (2026-09-12)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf34c8e53e8f742eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5c468d85e6247ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R765f27987eb0456c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re12e4187c46e4324"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra21632d86ecd4917" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R765f27987eb0456c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c8e524c250d4251" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re12e4187c46e4324" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Share Trader</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DRP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,606</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,158</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>