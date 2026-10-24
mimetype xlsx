--- v14 (2026-10-04)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5c468d85e6247ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R379c6b9c2ee44768" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re12e4187c46e4324"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90f6e5ad0f144fec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c8e524c250d4251" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re12e4187c46e4324" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36858e21cd544a10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90f6e5ad0f144fec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Share Trader</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DRP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,098</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,880</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>