--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4132b8429f054b58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23e2918347904459" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81626c949cad4b3d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf041e4bbb1184b23"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31b32975b0114482" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81626c949cad4b3d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e64817ac986423a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf041e4bbb1184b23" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bergsteiger</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DRM8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...198 lines deleted...]
-          <x:t>197,750</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>197,425</x:t>
-[...404 lines deleted...]
-          <x:t>200,724</x:t>
+          <x:t>198,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,421</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>