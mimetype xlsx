--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23e2918347904459" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4275498eb70649a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf041e4bbb1184b23"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1d40832f7bb4f8d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e64817ac986423a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf041e4bbb1184b23" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3094a07d1311434a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1d40832f7bb4f8d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bergsteiger</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DRM8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,527</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,116</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>