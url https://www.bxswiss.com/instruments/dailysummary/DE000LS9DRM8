--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e4e2d021adf4d1b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ab3f36e89654a79" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb184acfd58c44ef8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5860bbcf58104f2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb49330569a0d450d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb184acfd58c44ef8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6149d04904d14e4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5860bbcf58104f2f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bergsteiger</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DRM8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,841</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,246</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>