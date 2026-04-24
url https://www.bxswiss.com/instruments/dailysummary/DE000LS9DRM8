--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ab3f36e89654a79" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab3a973daa344f2b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5860bbcf58104f2f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ed7a4d30aa448f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6149d04904d14e4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5860bbcf58104f2f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9691d3cd6c54477f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ed7a4d30aa448f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bergsteiger</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DRM8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...80 lines deleted...]
-          <x:t>06.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>166,636</x:t>
-[...522 lines deleted...]
-          <x:t>158,246</x:t>
+          <x:t>167,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,305</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>