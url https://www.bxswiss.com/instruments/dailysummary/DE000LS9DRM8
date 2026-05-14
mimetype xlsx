--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab3a973daa344f2b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra62da5f74a0a4c62" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ed7a4d30aa448f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe1a1f97508c4d52"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9691d3cd6c54477f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ed7a4d30aa448f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce503056422c4c5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe1a1f97508c4d52" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bergsteiger</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DRM8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,262</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,619</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>