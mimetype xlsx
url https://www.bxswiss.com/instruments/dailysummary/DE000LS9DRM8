--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra62da5f74a0a4c62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9b01659b0a84c50" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe1a1f97508c4d52"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc030322262e44212"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce503056422c4c5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe1a1f97508c4d52" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f1edfa4e73b4308" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc030322262e44212" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bergsteiger</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DRM8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,343</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,944</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>