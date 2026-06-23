--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9b01659b0a84c50" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3649d5961feb4371" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc030322262e44212"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1338ddef524f4d0e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f1edfa4e73b4308" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc030322262e44212" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad19e7127d9e42ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1338ddef524f4d0e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bergsteiger</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DRM8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,084</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,028</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>