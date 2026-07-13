--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3649d5961feb4371" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92e1b1d104ea49ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1338ddef524f4d0e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75c2d84cd03d4165"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad19e7127d9e42ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1338ddef524f4d0e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9c2f71860484cd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75c2d84cd03d4165" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bergsteiger</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DRM8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,831</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,180</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>