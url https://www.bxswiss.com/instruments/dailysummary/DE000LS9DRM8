--- v10 (2026-07-13)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92e1b1d104ea49ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5858cd814854f80" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75c2d84cd03d4165"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b14f01aa0d14f0d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9c2f71860484cd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75c2d84cd03d4165" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfaaf9996b7694804" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b14f01aa0d14f0d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bergsteiger</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DRM8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,446</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,613</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>