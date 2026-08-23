--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5858cd814854f80" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bddd5554a884ac0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b14f01aa0d14f0d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0004388381094723"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfaaf9996b7694804" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b14f01aa0d14f0d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8223333bdd1947d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0004388381094723" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bergsteiger</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DRM8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,505</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,425</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>