--- v12 (2026-08-23)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bddd5554a884ac0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4132b8429f054b58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0004388381094723"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81626c949cad4b3d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8223333bdd1947d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0004388381094723" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31b32975b0114482" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81626c949cad4b3d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bergsteiger</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DRM8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...161 lines deleted...]
-          <x:t>31.07.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>200,552</x:t>
-[...414 lines deleted...]
-          <x:t>197,425</x:t>
+          <x:t>200,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,724</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>