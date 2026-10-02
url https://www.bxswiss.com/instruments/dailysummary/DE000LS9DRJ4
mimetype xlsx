--- v14 (2026-09-12)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34cf0596a6204b00" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfe1d33e63364cba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0698344175e4cd8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf484c02269f6482d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5f3fd00d702439e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0698344175e4cd8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R283a9b2680be4cad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf484c02269f6482d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Starke Überzeugungen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DRJ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,573 +149,195 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...242 lines deleted...]
-          <x:t>24.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>133,921</x:t>
-[...268 lines deleted...]
-        <x:is>
           <x:t>132,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,905</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,376</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,317</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>