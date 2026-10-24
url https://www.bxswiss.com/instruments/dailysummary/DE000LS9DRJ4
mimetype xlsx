--- v15 (2026-10-02)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfe1d33e63364cba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd389087a3d374f3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf484c02269f6482d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33ae9e88e67041b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R283a9b2680be4cad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf484c02269f6482d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3c7af4351764a0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33ae9e88e67041b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Starke Überzeugungen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DRJ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...215 lines deleted...]
-          <x:t>10.09.2026</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>132,682</x:t>
-[...414 lines deleted...]
-          <x:t>128,317</x:t>
+          <x:t>129,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,059</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>