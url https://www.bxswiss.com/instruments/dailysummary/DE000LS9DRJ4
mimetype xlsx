--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06f0e51688bb4b41" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf9b725b3f0240e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff91db5b625b478f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8db94e10f38e4384"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6b164f1b89c4eaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff91db5b625b478f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c408bf449d94617" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8db94e10f38e4384" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Starke Überzeugungen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DRJ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...225 lines deleted...]
-          <x:t>120,984</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,656</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...406 lines deleted...]
-          <x:t>119,656</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,182</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>