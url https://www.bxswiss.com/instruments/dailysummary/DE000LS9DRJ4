--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf9b725b3f0240e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0151774d2564b68" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8db94e10f38e4384"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51ce871ffcd242ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c408bf449d94617" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8db94e10f38e4384" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra579e4738d104b05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51ce871ffcd242ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Starke Überzeugungen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DRJ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,043</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,736</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>