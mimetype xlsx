--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0151774d2564b68" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0f51af9904d42dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51ce871ffcd242ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0def41bd8c0d4250"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra579e4738d104b05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51ce871ffcd242ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9271f8b7757f49fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0def41bd8c0d4250" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Starke Überzeugungen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DRJ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,229</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,306</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>