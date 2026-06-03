--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0f51af9904d42dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdcd9e68371142c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0def41bd8c0d4250"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbad4187dad604c4e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9271f8b7757f49fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0def41bd8c0d4250" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3f5c044736d47ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbad4187dad604c4e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Starke Überzeugungen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DRJ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...225 lines deleted...]
-          <x:t>127,463</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>124,736</x:t>
-[...350 lines deleted...]
-          <x:t>126,306</x:t>
+          <x:t>122,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,385</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>