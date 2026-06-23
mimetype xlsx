--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdcd9e68371142c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15c0bfdd907a4ba0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbad4187dad604c4e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra21ad1d047fc45ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3f5c044736d47ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbad4187dad604c4e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd51e1f3e379d4005" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra21ad1d047fc45ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Starke Überzeugungen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DRJ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...257 lines deleted...]
-          <x:t>123,621</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,031</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...289 lines deleted...]
-          <x:t>130,385</x:t>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,782</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>