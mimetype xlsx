--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15c0bfdd907a4ba0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1f70db8b5024c40" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra21ad1d047fc45ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1127ff39979a4f43"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd51e1f3e379d4005" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra21ad1d047fc45ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re68b757e3190468f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1127ff39979a4f43" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Starke Überzeugungen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DRJ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,720</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,955</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>