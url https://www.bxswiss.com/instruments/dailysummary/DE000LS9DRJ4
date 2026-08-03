--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1f70db8b5024c40" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93674ded6dd74ea4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1127ff39979a4f43"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9164beb8e58b4b97"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re68b757e3190468f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1127ff39979a4f43" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d331fa304124888" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9164beb8e58b4b97" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Starke Überzeugungen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DRJ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>126,853</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>126,720</x:t>
-[...566 lines deleted...]
-          <x:t>119,955</x:t>
+          <x:t>125,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,661</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>