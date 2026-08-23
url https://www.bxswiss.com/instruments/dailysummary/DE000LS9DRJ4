--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93674ded6dd74ea4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88c9c72561d34a69" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9164beb8e58b4b97"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f7b3684244847e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d331fa304124888" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9164beb8e58b4b97" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34565aae5f934b08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f7b3684244847e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Starke Überzeugungen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DRJ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...242 lines deleted...]
-          <x:t>15.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>122,740</x:t>
-[...143 lines deleted...]
-        <x:is>
           <x:t>122,931</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,681</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,287</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>