--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88c9c72561d34a69" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34cf0596a6204b00" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f7b3684244847e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0698344175e4cd8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34565aae5f934b08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f7b3684244847e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5f3fd00d702439e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0698344175e4cd8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Starke Überzeugungen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DRJ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,610 +149,232 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...306 lines deleted...]
-          <x:t>131,313</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>130,990</x:t>
-[...241 lines deleted...]
-        <x:is>
           <x:t>131,127</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,798</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,561</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>