--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R445cf32941454779" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf07eb3ae89b442fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89be1f93afb7454e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cff36531b4243b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7d118fdbf2e4bd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89be1f93afb7454e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8fed60c68d24b2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cff36531b4243b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IT-Giganten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DRB1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>425,634</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...472 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>427,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>428,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>419,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>421,855</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>424,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>429,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>422,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>423,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,396</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>