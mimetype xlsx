--- v6 (2026-04-04)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf07eb3ae89b442fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca94044046094491" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cff36531b4243b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7228a1a255d04dd1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8fed60c68d24b2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cff36531b4243b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R071a8f54de9f409f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7228a1a255d04dd1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IT-Giganten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DRB1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>411,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>414,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>409,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>411,385</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>404,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>413,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>412,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,928</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>