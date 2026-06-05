--- v7 (2026-04-26)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca94044046094491" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb102bc7ce1274482" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7228a1a255d04dd1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78a40d0995774b37"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R071a8f54de9f409f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7228a1a255d04dd1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5a2d87c9e1646cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78a40d0995774b37" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IT-Giganten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DRB1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>451,928</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,447</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>