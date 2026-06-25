--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb102bc7ce1274482" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89198bd5926c4948" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78a40d0995774b37"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8913028de29f4ca3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5a2d87c9e1646cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78a40d0995774b37" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R192a1b7feab44367" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8913028de29f4ca3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IT-Giganten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DRB1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>487,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>487,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>482,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>485,418</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>485,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>493,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>484,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>493,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,805</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>