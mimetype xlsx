--- v9 (2026-06-25)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89198bd5926c4948" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cefa4c9537540e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8913028de29f4ca3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3721e0b88fa4261"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R192a1b7feab44367" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8913028de29f4ca3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb29ee3de3ffa495a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3721e0b88fa4261" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IT-Giganten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DRB1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...586 lines deleted...]
-          <x:t>473,805</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,034</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>