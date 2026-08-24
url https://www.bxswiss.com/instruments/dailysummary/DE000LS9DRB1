--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cefa4c9537540e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R723e189892e140a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3721e0b88fa4261"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95ccaaca420840bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb29ee3de3ffa495a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3721e0b88fa4261" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3acf1345292e4e74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95ccaaca420840bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IT-Giganten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DRB1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>481,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>485,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>477,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>479,773</x:t>
@@ -737,31 +312,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>491,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>500,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>491,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>500,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,048</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>