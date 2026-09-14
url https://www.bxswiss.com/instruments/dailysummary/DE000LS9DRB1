--- v11 (2026-08-24)
+++ v12 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R723e189892e140a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R154aeb3479df448c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95ccaaca420840bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R634db403a0934b59"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3acf1345292e4e74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95ccaaca420840bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd21a72dd27f04211" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R634db403a0934b59" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IT-Giganten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DRB1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>521,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>525,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>520,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>522,146</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>497,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>498,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>493,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>497,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,871</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>