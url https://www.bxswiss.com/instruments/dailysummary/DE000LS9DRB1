--- v12 (2026-09-14)
+++ v13 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R154aeb3479df448c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bb43523fe5c4e7f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R634db403a0934b59"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d45e4b1ae724467"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd21a72dd27f04211" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R634db403a0934b59" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc159bfff04a4a4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d45e4b1ae724467" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IT-Giganten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DRB1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>513,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>517,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>512,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>517,172</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>512,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>516,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>512,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>515,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,012</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>