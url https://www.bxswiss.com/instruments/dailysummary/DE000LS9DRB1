--- v13 (2026-10-04)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bb43523fe5c4e7f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4871679516224eb0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d45e4b1ae724467"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd02f0c1de7e94b42"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc159bfff04a4a4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d45e4b1ae724467" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2dd3fc79a204d7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd02f0c1de7e94b42" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IT-Giganten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DRB1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>547,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>549,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>547,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>548,687</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>554,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>559,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>553,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>556,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,969</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>