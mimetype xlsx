--- v11 (2026-09-01)
+++ v12 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re040363521594b13" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ec4b0d793274cf8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcce98fa5893459e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8be8432d677407e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53ad3d66cc5f4229" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcce98fa5893459e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4db242570b14c30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8be8432d677407e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Zukunft des Internets</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DRA3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>1.201,440</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.268,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.269,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.233,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.245,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.242,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.288,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.241,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.288,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.233,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.240,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.232,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.234,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.224,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.224,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.205,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.210,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.217,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.241,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.215,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.240,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.241,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.264,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.236,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.244,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.257,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.261,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.237,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.244,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.269,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.287,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.252,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.274,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.273,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.297,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.264,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.281,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.302,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.303,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.279,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.296,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.279,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.292,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.269,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.283,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.312,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.353,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.311,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.332,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.300,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.331,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.285,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.292,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.317,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.334,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.314,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.314,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.325,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.346,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.264,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.280,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.278,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.278,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.239,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.263,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.278,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.278,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.239,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.263,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.312,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.312,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.301,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.312,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.300,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.315,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.298,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.312,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.319,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.320,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.278,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.280,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.281,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.294,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.269,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.275,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.285,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.290,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.259,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.281,793</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>