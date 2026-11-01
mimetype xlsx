--- v12 (2026-10-12)
+++ v13 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ec4b0d793274cf8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d88f390600249fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8be8432d677407e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf409d95e74f645f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4db242570b14c30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8be8432d677407e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70879e81cd20408e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf409d95e74f645f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Zukunft des Internets</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DRA3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.325,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.346,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.264,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.280,823</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.285,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.290,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.259,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.281,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.282,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.286,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.266,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.267,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.261,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.277,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.237,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.253,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.284,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.284,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.223,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.223,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.165,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.169,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.109,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.144,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.167,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.169,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.119,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.122,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.135,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.153,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.128,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.152,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.121,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.121,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.082,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.104,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.143,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.149,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.132,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.133,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.143,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.149,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.132,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.133,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.083,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.095,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.051,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.091,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.079,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.118,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.079,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.110,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.145,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.102,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.142,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.155,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.181,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.155,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.169,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.155,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.176,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.153,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.167,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.109,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.122,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.076,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.081,946</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>