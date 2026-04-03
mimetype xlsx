--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f9b1087f67541ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56fa65e3ef5f4f71" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36461db06d024447"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79d29da6009144bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra76a5ab54df74cfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36461db06d024447" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R683610fa1ed546f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79d29da6009144bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Zukunft des Internets</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DRA3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>1.181,182</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.126,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.127,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.076,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.097,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.091,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.119,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.086,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.101,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.102,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.114,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.094,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.099,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.102,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.061,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.066,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.017,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.045,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.016,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.044,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.079,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.096,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.069,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.083,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.082,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.096,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.076,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.078,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.091,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.091,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.061,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.074,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.075,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.094,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.074,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.081,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.091,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.120,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.084,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.109,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.102,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.125,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.098,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.114,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.145,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.153,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.102,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.123,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.120,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.141,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.113,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.132,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.145,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.145,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.104,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.105,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.109,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.140,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.101,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.117,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.130,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.182,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.120,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.174,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.204,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.207,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.181,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.195,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.196,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.197,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.156,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.161,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.138,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.142,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.117,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.123,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.127,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.144,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.075,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.082,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.080,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.117,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.080,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.107,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.148,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.173,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.142,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.169,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.133,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.177,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.127,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.171,224</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>