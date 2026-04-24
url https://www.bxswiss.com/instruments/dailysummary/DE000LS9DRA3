--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56fa65e3ef5f4f71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R363bf45daae54140" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79d29da6009144bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb9358b3ec0e4cf6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R683610fa1ed546f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79d29da6009144bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8624636c7a1c43f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb9358b3ec0e4cf6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Zukunft des Internets</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DRA3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.109,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.140,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.101,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.117,431</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.133,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.177,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.127,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.171,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.161,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.173,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.150,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.163,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.221,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.246,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.219,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.236,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.237,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.267,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.234,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.260,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.271,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.308,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.270,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.303,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.284,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.307,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.282,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.306,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.318,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.329,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.306,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.323,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.313,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.318,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.289,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.294,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.301,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.328,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.284,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.327,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.336,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.375,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.332,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.374,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.336,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.375,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.332,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.374,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.397,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.417,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.393,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.396,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.407,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.417,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.390,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.404,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.396,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.432,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.395,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.431,539</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>