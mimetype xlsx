--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R363bf45daae54140" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3f751dbbf7a4dd4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb9358b3ec0e4cf6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8358b1b7511540aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8624636c7a1c43f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb9358b3ec0e4cf6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc006f36b77eb44f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8358b1b7511540aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Zukunft des Internets</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DRA3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.284,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.307,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.282,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.306,437</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.396,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.432,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.395,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.431,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.440,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.463,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.438,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.458,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.459,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.465,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.409,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.433,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.413,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.418,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.369,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.381,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.404,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.421,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.390,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.396,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.404,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.415,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.384,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.402,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.430,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.442,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.414,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.417,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.422,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.429,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.421,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.429,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.451,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.498,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.450,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.490,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.513,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.514,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.454,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.457,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.440,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.466,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.435,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.444,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.450,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.478,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.444,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.472,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.452,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.466,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.407,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.408,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.441,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.464,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.429,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.454,075</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>