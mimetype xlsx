--- v6 (2026-05-14)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3f751dbbf7a4dd4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4456ee83bda74d63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8358b1b7511540aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9b21792e98a4420"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc006f36b77eb44f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8358b1b7511540aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3940950d0203430a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9b21792e98a4420" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Zukunft des Internets</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DRA3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.452,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.466,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.407,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.408,778</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.441,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.464,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.429,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.454,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.441,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.464,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.429,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.454,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.414,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.426,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.386,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.399,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.369,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.393,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.346,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.354,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.353,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.355,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.305,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.323,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.346,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.393,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.345,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.382,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.388,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.396,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.374,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.389,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.417,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.436,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.402,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.428,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.463,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.519,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.458,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.498,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.525,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.527,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.447,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.465,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.463,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.472,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.433,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.463,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.451,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.463,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.422,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.437,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.459,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.464,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.420,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.439,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.460,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.510,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.456,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.508,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.506,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.525,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.504,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.523,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.499,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.501,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.450,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.466,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.468,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.475,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.445,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.449,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.413,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.449,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.412,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.444,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.475,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.490,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.390,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.390,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.409,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.456,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.388,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.397,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.404,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.404,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.399,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.400,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.457,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.489,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.456,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.481,901</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>