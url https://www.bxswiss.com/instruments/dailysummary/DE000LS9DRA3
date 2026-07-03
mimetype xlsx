--- v7 (2026-06-13)
+++ v8 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4456ee83bda74d63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re52b0275666a460f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9b21792e98a4420"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbdcc0b1527b4af8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3940950d0203430a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9b21792e98a4420" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R498e896bef9f436f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbdcc0b1527b4af8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Zukunft des Internets</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DRA3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.459,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.464,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.420,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.439,265</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.457,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.489,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.456,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.481,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.563,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.577,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.522,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.533,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.540,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.564,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.523,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.527,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.530,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.634,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.480,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.552,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.537,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.567,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.521,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.542,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.533,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.545,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.532,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.540,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.545,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.572,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.525,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.540,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.477,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.516,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.470,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.505,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.535,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.545,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.483,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.530,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.529,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.544,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.478,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.508,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.483,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.487,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.482,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.484,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.461,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.473,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.460,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.466,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.492,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.526,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.482,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.512,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.494,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.497,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.449,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.472,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.447,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.468,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.386,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.389,129</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>