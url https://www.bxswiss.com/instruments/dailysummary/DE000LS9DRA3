--- v8 (2026-07-03)
+++ v9 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re52b0275666a460f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8e6627073894a4d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbdcc0b1527b4af8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21322d5aabd841f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R498e896bef9f436f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbdcc0b1527b4af8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc526634fbf24f11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21322d5aabd841f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Zukunft des Internets</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DRA3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.545,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.572,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.525,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.540,569</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.447,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.468,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.386,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.389,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.447,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.468,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.386,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.389,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.363,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.384,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.356,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.373,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.333,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.337,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.290,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.293,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.283,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.286,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.247,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.267,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.319,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.361,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.315,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.359,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.323,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.345,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.315,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.326,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.299,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.320,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.294,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.314,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.305,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.323,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.298,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.321,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.317,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.319,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.311,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.312,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.273,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.274,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.232,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.236,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.201,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.204,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.186,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.191,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.201,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.204,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.186,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.191,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.255,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.278,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.254,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.268,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.279,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.318,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.271,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.316,809</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>