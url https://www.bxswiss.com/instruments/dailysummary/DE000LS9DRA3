--- v9 (2026-07-23)
+++ v10 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8e6627073894a4d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45372828dd5848ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21322d5aabd841f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f62bfc0a0f047ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc526634fbf24f11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21322d5aabd841f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf91fd4d270614fe1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f62bfc0a0f047ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Zukunft des Internets</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DRA3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.299,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.320,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.294,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.314,199</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.279,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.318,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.271,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.316,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.299,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.325,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.286,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.317,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.299,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.325,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.286,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.317,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.286,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.289,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.206,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.216,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.221,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.222,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.143,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.165,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.167,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.184,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.136,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.138,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.120,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.188,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.120,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.176,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.226,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.243,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.204,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.211,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.234,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.244,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.190,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.234,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.234,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.244,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.190,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.234,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.334,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.340,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.320,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.326,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.307,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.318,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.297,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.300,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.327,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.342,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.296,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.318,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.328,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.342,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.314,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.317,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.323,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.357,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.317,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.336,006</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>