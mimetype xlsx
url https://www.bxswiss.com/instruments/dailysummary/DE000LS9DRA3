--- v10 (2026-08-12)
+++ v11 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45372828dd5848ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re040363521594b13" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f62bfc0a0f047ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcce98fa5893459e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf91fd4d270614fe1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f62bfc0a0f047ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53ad3d66cc5f4229" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcce98fa5893459e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Zukunft des Internets</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DRA3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.226,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.243,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.204,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.211,148</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.323,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.357,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.317,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.336,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.381,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.419,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.381,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.412,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.381,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.419,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.381,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.412,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.437,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.440,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.431,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.439,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.438,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.438,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.434,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.436,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.430,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.431,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.344,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.350,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.280,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.281,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.254,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.276,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.272,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.273,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.244,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.250,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.253,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.266,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.231,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.239,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.229,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.230,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.226,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.229,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.220,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.236,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.217,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.226,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.237,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.248,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.228,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.240,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.257,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.287,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.234,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.245,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.235,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.247,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.223,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.225,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.204,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.211,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.196,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.201,440</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>