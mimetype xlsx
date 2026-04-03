--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1994249d10d54996" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R036e87ade5054635" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R509fd373db3c43a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f1d7286c3884f29"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f4f142ec9e44d15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R509fd373db3c43a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe646f983eec4eb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f1d7286c3884f29" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Valuestrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DQY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,259</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,096</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>