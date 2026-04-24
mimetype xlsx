--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R036e87ade5054635" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22684456eed54908" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f1d7286c3884f29"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd91924b37654367"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe646f983eec4eb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f1d7286c3884f29" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c53b14a3995433c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd91924b37654367" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Valuestrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DQY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,277</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,755</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>