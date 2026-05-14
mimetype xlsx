--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22684456eed54908" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf4dbb14d6a441f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd91924b37654367"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff5c600a5a044ab4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c53b14a3995433c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd91924b37654367" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8992852ebe4411a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff5c600a5a044ab4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Valuestrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DQY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,050</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,351</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>