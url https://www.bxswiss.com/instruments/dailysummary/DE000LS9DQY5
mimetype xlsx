--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf4dbb14d6a441f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5dae5f5f817a4a08" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff5c600a5a044ab4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11875c16e367471e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8992852ebe4411a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff5c600a5a044ab4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d64731fe2744ace" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11875c16e367471e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Valuestrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DQY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,959</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,039</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>