--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5dae5f5f817a4a08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2542e18899ff46b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11875c16e367471e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70042d78bd8e4b69"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d64731fe2744ace" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11875c16e367471e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra40c37b9e23b408b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70042d78bd8e4b69" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Valuestrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DQY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>127,931</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>126,877</x:t>
-[...377 lines deleted...]
-          <x:t>128,283</x:t>
+          <x:t>129,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,152</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>127,039</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,304</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>