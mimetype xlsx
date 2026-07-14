--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2542e18899ff46b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06e86bd5c9ae4356" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70042d78bd8e4b69"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ccbe62820684e06"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra40c37b9e23b408b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70042d78bd8e4b69" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfae782a96204db2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ccbe62820684e06" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Valuestrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DQY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...41 lines deleted...]
-          <x:t>128,283</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,152</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...469 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,661</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,046</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>