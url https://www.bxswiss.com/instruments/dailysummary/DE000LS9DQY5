--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06e86bd5c9ae4356" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26b69f3aec424eb0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ccbe62820684e06"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93972ccbb32a4626"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfae782a96204db2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ccbe62820684e06" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdeded5171b0e4b25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93972ccbb32a4626" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Valuestrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DQY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,785</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,293</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>