--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26b69f3aec424eb0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7b267821ae942f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93972ccbb32a4626"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb335a22608874d23"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdeded5171b0e4b25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93972ccbb32a4626" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R250b012bc64f437f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb335a22608874d23" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Valuestrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DQY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,912</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,227</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>