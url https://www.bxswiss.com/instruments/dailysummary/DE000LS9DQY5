--- v12 (2026-08-23)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7b267821ae942f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30ba2fc24f2c4fa1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb335a22608874d23"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc37ea81951b646b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R250b012bc64f437f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb335a22608874d23" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d79f1783192434c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc37ea81951b646b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Valuestrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DQY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,009</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,092</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>