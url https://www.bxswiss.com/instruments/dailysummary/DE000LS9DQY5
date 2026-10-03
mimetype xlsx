--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30ba2fc24f2c4fa1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde81b973b6744f2a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc37ea81951b646b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2477bca4c0ee44e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d79f1783192434c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc37ea81951b646b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd696acee9fb14700" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2477bca4c0ee44e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Valuestrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DQY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,573 +149,195 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...134 lines deleted...]
-          <x:t>19.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>122,530</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>122,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,333</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,832</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,274</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>