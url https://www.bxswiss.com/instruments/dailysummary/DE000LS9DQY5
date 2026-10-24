--- v14 (2026-10-03)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde81b973b6744f2a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2236fc3c8fdc477c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2477bca4c0ee44e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc36d8da85e2f4d00"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd696acee9fb14700" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2477bca4c0ee44e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9b1aea9eddd48fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc36d8da85e2f4d00" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Valuestrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DQY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,184</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,365</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>