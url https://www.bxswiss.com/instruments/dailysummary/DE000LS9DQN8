--- v4 (2026-03-14)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e01295b72ad453c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46e89ae79ec64197" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ae6fd1d4c75472a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda789ae41dab4a43"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rface07cf119e4d7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ae6fd1d4c75472a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce034c001fa34921" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda789ae41dab4a43" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE 30 ohne Finanzdienstleister</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DQN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,884</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,649</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>