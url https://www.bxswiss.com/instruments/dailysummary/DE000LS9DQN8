--- v5 (2026-04-05)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46e89ae79ec64197" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46de0b64c84e48e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda789ae41dab4a43"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb77a4c5daca4461e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce034c001fa34921" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda789ae41dab4a43" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33694b5df0f44a33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb77a4c5daca4461e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE 30 ohne Finanzdienstleister</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DQN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,290</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,020</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>