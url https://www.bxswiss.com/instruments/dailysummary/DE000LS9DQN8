--- v6 (2026-04-25)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46de0b64c84e48e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad54f1b3500545ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb77a4c5daca4461e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R703cfb236f7846c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33694b5df0f44a33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb77a4c5daca4461e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51d41f8784914fc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R703cfb236f7846c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE 30 ohne Finanzdienstleister</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DQN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,77 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,592</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>