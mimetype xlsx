--- v7 (2026-04-25)
+++ v8 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad54f1b3500545ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae9b53c9380642c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R703cfb236f7846c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6dddb1d4f06444b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51d41f8784914fc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R703cfb236f7846c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72c9524e0ba54aea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6dddb1d4f06444b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE 30 ohne Finanzdienstleister</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DQN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,616</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,584</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>