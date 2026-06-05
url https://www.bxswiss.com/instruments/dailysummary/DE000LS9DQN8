--- v8 (2026-05-15)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae9b53c9380642c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R691aeace13d94b1e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6dddb1d4f06444b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89859b83ec8e4cd4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72c9524e0ba54aea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6dddb1d4f06444b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7415dde6f26f45b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89859b83ec8e4cd4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE 30 ohne Finanzdienstleister</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DQN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,369</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,722</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>