--- v9 (2026-06-05)
+++ v10 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R691aeace13d94b1e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1abe1833975459e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89859b83ec8e4cd4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a4c4ce03c144d5b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7415dde6f26f45b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89859b83ec8e4cd4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9dfb790591fc4ab4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a4c4ce03c144d5b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE 30 ohne Finanzdienstleister</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DQN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,450</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +251,571 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,691</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>