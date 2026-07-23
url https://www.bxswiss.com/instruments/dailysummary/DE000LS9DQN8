--- v10 (2026-07-03)
+++ v11 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1abe1833975459e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reee516abd929408b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a4c4ce03c144d5b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84dae6c9e6e3479f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9dfb790591fc4ab4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a4c4ce03c144d5b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84b8e3f79d9c4c0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84dae6c9e6e3479f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE 30 ohne Finanzdienstleister</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DQN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,850</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,172</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>