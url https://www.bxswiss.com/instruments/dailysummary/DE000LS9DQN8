--- v11 (2026-07-23)
+++ v12 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reee516abd929408b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5faf6f11402f4f96" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84dae6c9e6e3479f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5516a103a6b4dbd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84b8e3f79d9c4c0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84dae6c9e6e3479f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab1176f20fcd44ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5516a103a6b4dbd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE 30 ohne Finanzdienstleister</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DQN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...350 lines deleted...]
-          <x:t>09.07.2026</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>161,803</x:t>
-[...62 lines deleted...]
-        <x:is>
           <x:t>162,149</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,990</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,231</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>