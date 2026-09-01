--- v12 (2026-08-12)
+++ v13 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5faf6f11402f4f96" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48c7582762164ce5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5516a103a6b4dbd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff322359dbeb4f7e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab1176f20fcd44ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5516a103a6b4dbd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55ccdb4fbc684ca0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff322359dbeb4f7e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE 30 ohne Finanzdienstleister</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DQN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,029</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,373</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>