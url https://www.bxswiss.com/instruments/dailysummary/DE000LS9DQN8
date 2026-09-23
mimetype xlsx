--- v13 (2026-09-01)
+++ v14 (2026-09-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48c7582762164ce5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd30fe4708ff149aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff322359dbeb4f7e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R229efe50ba794b62"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55ccdb4fbc684ca0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff322359dbeb4f7e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8550c9fbfb094001" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R229efe50ba794b62" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE 30 ohne Finanzdienstleister</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DQN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,519 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...306 lines deleted...]
-          <x:t>160,714</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>159,629</x:t>
-[...150 lines deleted...]
-        <x:is>
           <x:t>160,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,099</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,068</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,063</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>