--- v14 (2026-09-23)
+++ v15 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd30fe4708ff149aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2ff78da2e294ac2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R229efe50ba794b62"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ee87b7033f4477d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8550c9fbfb094001" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R229efe50ba794b62" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd57c46998e748b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ee87b7033f4477d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE 30 ohne Finanzdienstleister</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DQN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...242 lines deleted...]
-          <x:t>04.09.2026</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>160,348</x:t>
-[...210 lines deleted...]
-          <x:t>157,449</x:t>
+          <x:t>157,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>156,794</x:t>
-[...112 lines deleted...]
-          <x:t>159,063</x:t>
+          <x:t>158,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,751</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>