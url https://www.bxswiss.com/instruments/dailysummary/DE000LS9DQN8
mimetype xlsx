--- v15 (2026-10-14)
+++ v16 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2ff78da2e294ac2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec2bc464bda04196" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ee87b7033f4477d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae01c815b4d649e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd57c46998e748b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ee87b7033f4477d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdaa09b895714f5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae01c815b4d649e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE 30 ohne Finanzdienstleister</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DQN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,091</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,341</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>