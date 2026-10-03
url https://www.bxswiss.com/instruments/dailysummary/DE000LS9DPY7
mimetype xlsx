--- v12 (2026-09-13)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra464b11c314f4e11" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a6c63735f99428e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R474b384459d343b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbdc0db9758c041c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d26e5cddccd4d66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R474b384459d343b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0e0363b5988465c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbdc0db9758c041c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MB Aktienwerte kompakt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DPY7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>471,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>473,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>469,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>472,432</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>462,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>465,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>459,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>461,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,661</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>