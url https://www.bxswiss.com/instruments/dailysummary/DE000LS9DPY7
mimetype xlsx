--- v13 (2026-10-03)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a6c63735f99428e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92555590d92143c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbdc0db9758c041c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7beda618dca4bbd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0e0363b5988465c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbdc0db9758c041c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R184a0a972ae44831" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7beda618dca4bbd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MB Aktienwerte kompakt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DPY7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...85 lines deleted...]
-          <x:t>465,592</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>465,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>462,652</x:t>
-[...517 lines deleted...]
-          <x:t>455,661</x:t>
+          <x:t>462,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,527</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>