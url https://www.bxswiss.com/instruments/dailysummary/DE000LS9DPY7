--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4923cc4ce8a44a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R583755763359406f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb00fff16fc044cc1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79cc880892dc4269"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R515cd610ff654b56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb00fff16fc044cc1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e3880fc943348d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79cc880892dc4269" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MB Aktienwerte kompakt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DPY7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>488,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>490,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>480,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>481,967</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>471,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>478,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>469,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>472,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,706</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>