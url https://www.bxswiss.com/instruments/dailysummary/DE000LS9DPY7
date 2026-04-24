--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R583755763359406f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d4a4d01c1984979" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79cc880892dc4269"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10d57196dec5434e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e3880fc943348d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79cc880892dc4269" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R315c13e50436460f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10d57196dec5434e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MB Aktienwerte kompakt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DPY7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>448,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>460,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>447,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>453,031</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>473,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>481,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>472,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>479,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,862</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>