--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d4a4d01c1984979" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25699781cb6a4ea4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10d57196dec5434e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf699df5c61944b0c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R315c13e50436460f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10d57196dec5434e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R680119ff95b847a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf699df5c61944b0c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MB Aktienwerte kompakt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DPY7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>463,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>466,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>461,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>466,431</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>460,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>461,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>458,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>460,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,116</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>