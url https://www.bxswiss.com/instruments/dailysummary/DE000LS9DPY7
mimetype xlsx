--- v7 (2026-05-14)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25699781cb6a4ea4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca6e74afc2ff4393" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf699df5c61944b0c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85aa6d4e3c67446b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R680119ff95b847a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf699df5c61944b0c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc93200f284514c48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85aa6d4e3c67446b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MB Aktienwerte kompakt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DPY7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>462,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>463,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>459,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>462,437</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>432,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>432,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>424,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>427,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,966</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>