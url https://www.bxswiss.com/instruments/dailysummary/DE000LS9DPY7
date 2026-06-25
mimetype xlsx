--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca6e74afc2ff4393" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4d7a20108e84d5b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85aa6d4e3c67446b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R754027d4e88142c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc93200f284514c48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85aa6d4e3c67446b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72c44cacdebb49f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R754027d4e88142c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MB Aktienwerte kompakt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DPY7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>446,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>447,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>444,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>446,194</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>444,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>444,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>441,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>441,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,122</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>