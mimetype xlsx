--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4d7a20108e84d5b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5a68d8ad18b4392" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R754027d4e88142c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R163211ba5e064a73"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72c44cacdebb49f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R754027d4e88142c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reeb6d35390d64c44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R163211ba5e064a73" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MB Aktienwerte kompakt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DPY7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>437,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>441,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>432,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>432,427</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>417,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>417,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>402,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>404,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,077</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>