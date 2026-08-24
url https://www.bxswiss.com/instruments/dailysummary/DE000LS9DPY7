--- v10 (2026-07-15)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5a68d8ad18b4392" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R901bc26db70542ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R163211ba5e064a73"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc40fdd08135d4920"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reeb6d35390d64c44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R163211ba5e064a73" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17d1b92d18c74aeb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc40fdd08135d4920" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MB Aktienwerte kompakt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DPY7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>423,077</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,906</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>