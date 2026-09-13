--- v11 (2026-08-24)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R901bc26db70542ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra464b11c314f4e11" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc40fdd08135d4920"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R474b384459d343b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17d1b92d18c74aeb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc40fdd08135d4920" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d26e5cddccd4d66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R474b384459d343b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MB Aktienwerte kompakt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DPY7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>482,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>484,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>479,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>480,980</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>478,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>480,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>478,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>479,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,761</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>